--- v0 (2025-10-15)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967cf8335ce34ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98bebe4841a4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebc0ab5138e4284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99c57c54113432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,677 +91,290 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98fa9de1946e4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebc0ab5138e4284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c493e5b7fb4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99c57c54113432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF Acc</x:t>
+          <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2025</x:t>
-[...586 lines deleted...]
-          <x:t>10,267</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>