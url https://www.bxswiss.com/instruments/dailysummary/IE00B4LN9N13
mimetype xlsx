--- v1 (2026-04-19)
+++ v2 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98bebe4841a4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba55785822e4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99c57c54113432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2c85ccc1634e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c493e5b7fb4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99c57c54113432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d07d9e99bd49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2c85ccc1634e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,232 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...125 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,654</x:t>
-[...43 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,806</x:t>
-[...9 lines deleted...]
-          <x:t>14,712</x:t>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>