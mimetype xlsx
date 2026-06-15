--- v2 (2026-05-26)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba55785822e4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21e49b1d1a14304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2c85ccc1634e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b9e9fb18b14b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d07d9e99bd49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2c85ccc1634e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52167b1042ee4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b9e9fb18b14b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>14,275</x:t>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,259</x:t>
-[...21 lines deleted...]
-          <x:t>14,640</x:t>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,500</x:t>
-[...87 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,744</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>14,618</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,751</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>14,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,586</x:t>
-[...193 lines deleted...]
-          <x:t>14,528</x:t>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>