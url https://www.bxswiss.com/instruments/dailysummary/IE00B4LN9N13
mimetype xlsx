--- v3 (2026-06-15)
+++ v4 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21e49b1d1a14304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f0c41992f4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b9e9fb18b14b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63ab97677c349d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52167b1042ee4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b9e9fb18b14b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71eef71d98304ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63ab97677c349d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>14,774</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,660</x:t>
-[...48 lines deleted...]
-          <x:t>14,727</x:t>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>14,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,898</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>