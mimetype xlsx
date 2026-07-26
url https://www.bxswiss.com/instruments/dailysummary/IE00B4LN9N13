--- v4 (2026-07-05)
+++ v5 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f0c41992f4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f7659db4954402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb63ab97677c349d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb881eb86900441ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71eef71d98304ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb63ab97677c349d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81817b971a94417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb881eb86900441ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,118</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,089</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,350</x:t>
-[...112 lines deleted...]
-          <x:t>15,015</x:t>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,131</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>15,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>