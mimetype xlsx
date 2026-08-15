--- v5 (2026-07-26)
+++ v6 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f7659db4954402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d2b407fb844d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb881eb86900441ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c047a6e5571442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81817b971a94417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb881eb86900441ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a8e49d8ad74742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c047a6e5571442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>15,354</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,330</x:t>
-[...16 lines deleted...]
-          <x:t>15,485</x:t>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,473</x:t>
-[...490 lines deleted...]
-          <x:t>15,561</x:t>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>