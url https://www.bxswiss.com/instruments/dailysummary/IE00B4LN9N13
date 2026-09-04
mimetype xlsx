--- v6 (2026-08-15)
+++ v7 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d2b407fb844d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e36768a8d74133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c047a6e5571442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41862faf31a84fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a8e49d8ad74742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c047a6e5571442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a0690015bf4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41862faf31a84fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,465</x:t>
-[...107 lines deleted...]
-          <x:t>15,347</x:t>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,141</x:t>
-[...21 lines deleted...]
-          <x:t>15,059</x:t>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,502</x:t>
-[...441 lines deleted...]
-          <x:t>15,788</x:t>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>