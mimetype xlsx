--- v7 (2026-09-04)
+++ v8 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e36768a8d74133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e9555112c46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41862faf31a84fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b06e217eba41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a0690015bf4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41862faf31a84fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29676d0361fa466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b06e217eba41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>