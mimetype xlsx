--- v8 (2026-09-26)
+++ v9 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e9555112c46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b4d1edd57344b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b06e217eba41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217db59117f743d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29676d0361fa466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b06e217eba41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ff2afd7ec649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217db59117f743d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>14,631</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,470</x:t>
-[...92 lines deleted...]
-          <x:t>14,325</x:t>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,414</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>14,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,288</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>14,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>