--- v9 (2026-10-17)
+++ v10 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b4d1edd57344b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2b88d7f14d4791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217db59117f743d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6c384c212f4b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ff2afd7ec649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217db59117f743d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d50f0599d684505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6c384c212f4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Industrials Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4LN9N13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,329</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>14,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,249</x:t>
-[...139 lines deleted...]
-          <x:t>14,288</x:t>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>