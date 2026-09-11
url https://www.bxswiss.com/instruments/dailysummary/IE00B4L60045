--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078de28b4962436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4a01ff2e904a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cd289d25f2442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49611647627449c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca140debfab4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cd289d25f2442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1780fcd86e7c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49611647627449c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...333 lines deleted...]
-          <x:t>99,002</x:t>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>