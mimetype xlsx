--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4a01ff2e904a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620c0a8bea7844d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49611647627449c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5545af75ba34d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1780fcd86e7c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49611647627449c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797a5e1f89cf4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5545af75ba34d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,178</x:t>
-[...603 lines deleted...]
-          <x:t>98,969</x:t>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>