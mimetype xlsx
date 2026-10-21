--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620c0a8bea7844d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e12b60279884bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5545af75ba34d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4322e2e684504933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R797a5e1f89cf4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5545af75ba34d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f96d2f59c740d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4322e2e684504933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>99,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,717</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>