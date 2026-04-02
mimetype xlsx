--- v5 (2026-02-21)
+++ v6 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26257b99ced4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61e7ff873084466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c9b40d243e4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433ccfc032f14fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R015c5a4680c8491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c9b40d243e4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0c7604e6f84fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433ccfc032f14fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>98,265</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>