--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61e7ff873084466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18af0092e9004308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433ccfc032f14fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44898aba8ab4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0c7604e6f84fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433ccfc032f14fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd3875628b44360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44898aba8ab4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,936</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,209</x:t>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>