--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18af0092e9004308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0959b7eeb8414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44898aba8ab4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3404b03b9bfc4ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd3875628b44360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44898aba8ab4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9198ea539b5c4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3404b03b9bfc4ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>98,222</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,516</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>98,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>