--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0959b7eeb8414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02472f7ee8c43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3404b03b9bfc4ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0841ba84b144e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9198ea539b5c4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3404b03b9bfc4ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f797086e4614e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0841ba84b144e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>98,943</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>97,803</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>