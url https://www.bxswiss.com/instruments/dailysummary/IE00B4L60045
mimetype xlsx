--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02472f7ee8c43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430cfe5e936b4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0841ba84b144e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bf77aebb37415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f797086e4614e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0841ba84b144e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e8a8b1de7d403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bf77aebb37415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,495</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...479 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>