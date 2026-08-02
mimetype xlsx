--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430cfe5e936b4fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1fd5293dff49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bf77aebb37415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re804149afd674235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e8a8b1de7d403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bf77aebb37415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re146f69c616647e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re804149afd674235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,323</x:t>
-[...468 lines deleted...]
-          <x:t>99,418</x:t>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>