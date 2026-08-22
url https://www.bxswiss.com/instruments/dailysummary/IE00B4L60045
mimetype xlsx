--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1fd5293dff49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078de28b4962436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re804149afd674235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cd289d25f2442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re146f69c616647e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re804149afd674235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca140debfab4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cd289d25f2442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Corporate Bond 1-5yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L60045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,485</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,225</x:t>
-[...195 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,539</x:t>
-[...387 lines deleted...]
-          <x:t>98,332</x:t>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>