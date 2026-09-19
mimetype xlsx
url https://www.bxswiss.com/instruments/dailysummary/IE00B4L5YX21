--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3829b339694f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca37907c649d4449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9188713dd43d46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2303973eaf394ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a331042c04841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9188713dd43d46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c93138f9c2450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2303973eaf394ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>