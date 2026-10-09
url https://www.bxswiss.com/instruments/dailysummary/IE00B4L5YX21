--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca37907c649d4449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdb496f57d043a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2303973eaf394ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd2dd0130504ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c93138f9c2450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2303973eaf394ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra971fdf1d76e4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd2dd0130504ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>