--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdb496f57d043a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7c4429e3234083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd2dd0130504ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4668090179b043a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra971fdf1d76e4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd2dd0130504ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd120eba43bb14db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4668090179b043a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>68,615</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,590</x:t>
-[...544 lines deleted...]
-          <x:t>69,650</x:t>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>