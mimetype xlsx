--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf399496fc0854790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a4b882055c4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c188207f92e40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ac21fec0b049ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b709ad749b49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c188207f92e40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf768bb0d03654fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ac21fec0b049ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>