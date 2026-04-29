--- v7 (2026-04-07)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a4b882055c4856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4fc3da8ed941ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ac21fec0b049ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a9855d2fc04c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf768bb0d03654fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ac21fec0b049ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5920359d504970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a9855d2fc04c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>