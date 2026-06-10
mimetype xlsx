--- v8 (2026-04-29)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4fc3da8ed941ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1e08292e5f49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a9855d2fc04c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0383a5c6a3fd4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5920359d504970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a9855d2fc04c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c488a4503214b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0383a5c6a3fd4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>59,314</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>