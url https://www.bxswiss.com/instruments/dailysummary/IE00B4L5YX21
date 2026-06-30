--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1e08292e5f49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89731b3179a34317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0383a5c6a3fd4c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164125ca44c946d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c488a4503214b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0383a5c6a3fd4c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0105b0356454527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164125ca44c946d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>