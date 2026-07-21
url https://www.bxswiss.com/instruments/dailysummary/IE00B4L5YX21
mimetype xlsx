--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89731b3179a34317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8eb4d7ac8e04e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164125ca44c946d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d81721bf9f64f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0105b0356454527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164125ca44c946d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d45ffb6f9ce423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d81721bf9f64f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>