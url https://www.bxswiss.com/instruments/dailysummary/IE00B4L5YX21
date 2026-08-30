--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8eb4d7ac8e04e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3829b339694f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d81721bf9f64f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9188713dd43d46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d45ffb6f9ce423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d81721bf9f64f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a331042c04841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9188713dd43d46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YX21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>63,604</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>