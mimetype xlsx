--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5d9092b7464798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcedf4e8c38e4d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef5f28e2fa64af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21466da5be4642b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc91d328a38459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef5f28e2fa64af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8ed506baea438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21466da5be4642b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,943</x:t>
-[...495 lines deleted...]
-          <x:t>42,995</x:t>
+          <x:t>44,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>