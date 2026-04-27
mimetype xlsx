--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcedf4e8c38e4d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ccc67df5194a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21466da5be4642b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0ce8f8548b490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8ed506baea438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21466da5be4642b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001969aa761248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0ce8f8548b490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>43,256</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>