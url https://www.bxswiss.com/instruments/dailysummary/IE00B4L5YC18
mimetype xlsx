--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ccc67df5194a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145e7aa95c244857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0ce8f8548b490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de6522b87ba4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001969aa761248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0ce8f8548b490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5884004549b4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de6522b87ba4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>