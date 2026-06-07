--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145e7aa95c244857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3faff01622ea4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de6522b87ba4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b6bdeb86084a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5884004549b4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de6522b87ba4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b68762b90624868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b6bdeb86084a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>