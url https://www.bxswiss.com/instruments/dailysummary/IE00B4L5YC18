--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3faff01622ea4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd81c9f11b584a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b6bdeb86084a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfad51a524574bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b68762b90624868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b6bdeb86084a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3088dedc4140e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfad51a524574bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>