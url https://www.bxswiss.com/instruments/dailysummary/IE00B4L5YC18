--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd81c9f11b584a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5b1bc45c084eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfad51a524574bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99fe5bed77d44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3088dedc4140e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfad51a524574bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d06835f030a4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99fe5bed77d44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>51,731</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>52,345</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>