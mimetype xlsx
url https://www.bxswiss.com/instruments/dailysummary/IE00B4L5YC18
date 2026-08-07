--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5b1bc45c084eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461e14c091a74fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99fe5bed77d44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c99df314f9a4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d06835f030a4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99fe5bed77d44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd953c7e9b6ef477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c99df314f9a4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>