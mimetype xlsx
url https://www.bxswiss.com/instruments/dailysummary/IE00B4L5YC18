--- v11 (2026-08-07)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461e14c091a74fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f86af3e60ad4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c99df314f9a4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a947d6ba5e46e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd953c7e9b6ef477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c99df314f9a4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8817520fb2040ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a947d6ba5e46e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>51,001</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,770</x:t>
-[...38 lines deleted...]
-          <x:t>50,353</x:t>
+          <x:t>52,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,350</x:t>
-[...490 lines deleted...]
-          <x:t>51,224</x:t>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>