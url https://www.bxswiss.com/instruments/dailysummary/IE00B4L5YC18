--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f86af3e60ad4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16a5b5b365441e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a947d6ba5e46e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aee018783e14247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8817520fb2040ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a947d6ba5e46e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1b68d3db574f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aee018783e14247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>