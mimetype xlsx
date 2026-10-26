--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16a5b5b365441e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179b5369187b4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aee018783e14247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147c7914e5d4436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1b68d3db574f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aee018783e14247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b214ac9ab141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147c7914e5d4436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI EM UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5YC18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>