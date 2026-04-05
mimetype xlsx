--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971a8d68ffa74303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4583e6349cc54b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8933654af7714c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630892024b65412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7390dd733f54c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8933654af7714c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e639ff18ab419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630892024b65412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,729</x:t>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>101,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>