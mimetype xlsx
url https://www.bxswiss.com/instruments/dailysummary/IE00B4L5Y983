--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4583e6349cc54b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3161488038147c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630892024b65412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd2e86aebbd4ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e639ff18ab419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630892024b65412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86569c7072314d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd2e86aebbd4ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,450</x:t>
-[...544 lines deleted...]
-          <x:t>101,830</x:t>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>