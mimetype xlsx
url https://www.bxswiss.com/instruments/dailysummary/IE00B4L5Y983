--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3161488038147c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dbbead82af44f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd2e86aebbd4ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raddc00fc612e445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86569c7072314d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd2e86aebbd4ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f479fb5d354e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raddc00fc612e445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,802</x:t>
-[...70 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>105,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,756</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>105,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,024</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>