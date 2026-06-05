--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dbbead82af44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1626b541d5bb447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raddc00fc612e445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfa1d6bb831463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f479fb5d354e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raddc00fc612e445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fc8b1e6cb24c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfa1d6bb831463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>107,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,770</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>108,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>