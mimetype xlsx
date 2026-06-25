--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1626b541d5bb447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f78b8f8e8214cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfa1d6bb831463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d681a7167a042ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69fc8b1e6cb24c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfa1d6bb831463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8768b456f79a49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d681a7167a042ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>