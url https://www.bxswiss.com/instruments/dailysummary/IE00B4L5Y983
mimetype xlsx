--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f78b8f8e8214cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd31796cbdc405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d681a7167a042ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9bdc828a6c4853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8768b456f79a49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d681a7167a042ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8cf7611717440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9bdc828a6c4853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,969</x:t>
+          <x:t>116,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,419</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>115,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,643</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>