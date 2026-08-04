--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd31796cbdc405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0adb4b51d5f44044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9bdc828a6c4853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134f83291568460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8cf7611717440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9bdc828a6c4853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047a1bdc154a4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134f83291568460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,500</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>116,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,950</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>