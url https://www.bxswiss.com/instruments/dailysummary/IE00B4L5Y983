--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0adb4b51d5f44044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7860e0e098754d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134f83291568460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc741ea5b41b48fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047a1bdc154a4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134f83291568460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d3be0a89514f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc741ea5b41b48fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>116,500</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,544</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>120,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,323</x:t>
-[...355 lines deleted...]
-          <x:t>117,717</x:t>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>