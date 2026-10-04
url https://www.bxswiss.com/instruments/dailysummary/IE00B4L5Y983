--- v13 (2026-08-25)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7860e0e098754d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc169151cc9944e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc741ea5b41b48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55505ada4da8449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d3be0a89514f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc741ea5b41b48fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5be5450fe154eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55505ada4da8449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,121</x:t>
-[...200 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,063</x:t>
+          <x:t>121,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,061</x:t>
-[...114 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>118,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>