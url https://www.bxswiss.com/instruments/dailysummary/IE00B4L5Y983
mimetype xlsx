--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc169151cc9944e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fa3ac66edd4433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55505ada4da8449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149352446a9d4ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5be5450fe154eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55505ada4da8449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fbcc9116e4344aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149352446a9d4ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4L5Y983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>