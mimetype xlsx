--- v12 (2026-09-01)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bce1ef12454481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89ccae263c5410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5240123ea74cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826cd5ff3cb74790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7c2742e7f6442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5240123ea74cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5c367c7a6b469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826cd5ff3cb74790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>10,488</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>