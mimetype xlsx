--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89ccae263c5410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219f28ef2ec54869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826cd5ff3cb74790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7345f31105164625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5c367c7a6b469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826cd5ff3cb74790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3010ab34b7a74aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7345f31105164625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>10,324</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>