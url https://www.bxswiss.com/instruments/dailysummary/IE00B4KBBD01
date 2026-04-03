--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72f7141ce35455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e6eb91e1b94957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aed10ffa713499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341816ef1b134c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc91a4e78f945aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aed10ffa713499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf439583f8f7d43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341816ef1b134c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,097</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,424</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>11,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>11,657</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,461</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>11,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>