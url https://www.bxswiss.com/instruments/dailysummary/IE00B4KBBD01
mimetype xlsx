--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e6eb91e1b94957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e74315bc864417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341816ef1b134c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13107af2b5604ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf439583f8f7d43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341816ef1b134c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08be23d9458741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13107af2b5604ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11,293</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,618</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,543</x:t>
-[...566 lines deleted...]
-          <x:t>11,461</x:t>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>