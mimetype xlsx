--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e74315bc864417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327ba7cf254b4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13107af2b5604ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92697ded84b4d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08be23d9458741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13107af2b5604ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfce2ad2d9c4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92697ded84b4d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,881</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,865</x:t>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>11,344</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>