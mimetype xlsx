--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327ba7cf254b4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7fa6f7c8fe42ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92697ded84b4d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd956f11dec49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfce2ad2d9c4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92697ded84b4d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4716a14ec50f4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd956f11dec49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>10,972</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>