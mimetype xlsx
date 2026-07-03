--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7fa6f7c8fe42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbc5934d545448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd956f11dec49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9294eacbf2484e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4716a14ec50f4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd956f11dec49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e7d7cf5d5a4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9294eacbf2484e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,082</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>11,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,972</x:t>
-[...205 lines deleted...]
-          <x:t>11,248</x:t>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,214</x:t>
-[...355 lines deleted...]
-          <x:t>10,966</x:t>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>