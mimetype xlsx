--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbc5934d545448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea60d0215b0e42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9294eacbf2484e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac928d108fc4b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e7d7cf5d5a4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9294eacbf2484e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa89854007342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac928d108fc4b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>11,065</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>11,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,098</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>11,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>