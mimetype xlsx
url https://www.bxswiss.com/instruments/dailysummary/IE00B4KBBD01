--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea60d0215b0e42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e81808e3404c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac928d108fc4b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f9c0cde9ff45e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa89854007342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac928d108fc4b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb90bcde3907455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f9c0cde9ff45e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>11,179</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,163</x:t>
-[...593 lines deleted...]
-          <x:t>11,335</x:t>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>