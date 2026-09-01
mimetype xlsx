--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e81808e3404c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bce1ef12454481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f9c0cde9ff45e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5240123ea74cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb90bcde3907455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f9c0cde9ff45e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7c2742e7f6442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5240123ea74cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Utilities Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4KBBD01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>