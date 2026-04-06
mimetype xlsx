--- v5 (2026-03-16)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51af18f0535343f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db3dfaa9ec644e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0a1405342149fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156ac392908a48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7de80d18b94a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0a1405342149fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388656a8cd464761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156ac392908a48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>