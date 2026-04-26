--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db3dfaa9ec644e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fa875f2e9641d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156ac392908a48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1e85a296454816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388656a8cd464761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156ac392908a48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a7abde8f714be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1e85a296454816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>