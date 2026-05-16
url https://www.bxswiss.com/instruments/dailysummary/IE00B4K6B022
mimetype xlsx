--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fa875f2e9641d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff348276042421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1e85a296454816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e99318df987490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a7abde8f714be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1e85a296454816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1766f17f91ff429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e99318df987490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>56,923</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,766</x:t>
-[...173 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,561</x:t>
-[...63 lines deleted...]
-          <x:t>57,039</x:t>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>