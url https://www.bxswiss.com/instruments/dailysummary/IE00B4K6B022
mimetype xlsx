--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff348276042421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041b7d074a4b46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e99318df987490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0293a763384909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1766f17f91ff429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e99318df987490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035f000dd8dd4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0293a763384909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,561</x:t>
-[...112 lines deleted...]
-          <x:t>56,706</x:t>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>