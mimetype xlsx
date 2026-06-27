--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041b7d074a4b46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c0bbf83f5645bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c0293a763384909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdd3578d27e4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035f000dd8dd4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c0293a763384909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374b089528ce4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdd3578d27e4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>