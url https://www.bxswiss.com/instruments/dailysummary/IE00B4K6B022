--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c0bbf83f5645bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1899448ef4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdd3578d27e4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a9b17f78294099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R374b089528ce4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdd3578d27e4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbfa100b6d94f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a9b17f78294099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>62,149</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>61,227</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>