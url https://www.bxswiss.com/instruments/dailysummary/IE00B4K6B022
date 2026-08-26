--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1899448ef4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72c33a5681544b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a9b17f78294099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27df518aebf6407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbfa100b6d94f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a9b17f78294099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e9c77d775d407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27df518aebf6407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>