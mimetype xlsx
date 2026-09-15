--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72c33a5681544b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1b62788084213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27df518aebf6407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472f4143c9e941f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e9c77d775d407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27df518aebf6407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae691653f0544d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472f4143c9e941f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>62,246</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>63,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>