--- v13 (2026-09-15)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1b62788084213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd64938c79749ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472f4143c9e941f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b9fe227fe34cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae691653f0544d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472f4143c9e941f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298813f1ae6a450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b9fe227fe34cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>62,749</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>62,057</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>