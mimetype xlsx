--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd64938c79749ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6629a7e04a4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b9fe227fe34cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e352ad0533479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298813f1ae6a450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b9fe227fe34cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86476e517ee4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e352ad0533479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC Euro Stoxx 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K6B022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,771</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>63,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,906</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>