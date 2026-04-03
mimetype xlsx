--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c31199705647f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256b10bf069f4478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce234c1d1e94a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b803158a074e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921867bd947f4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce234c1d1e94a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fa4e56be5f4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b803158a074e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>