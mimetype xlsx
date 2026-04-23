--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256b10bf069f4478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfdd0be51824e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b803158a074e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e12140fa018445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fa4e56be5f4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b803158a074e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9cf1650ff74522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e12140fa018445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>84,029</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,682</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,978</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>