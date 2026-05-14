--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfdd0be51824e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d59bc1c04734914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e12140fa018445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra886d8a1040a49dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9cf1650ff74522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e12140fa018445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b793978ee634dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra886d8a1040a49dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>