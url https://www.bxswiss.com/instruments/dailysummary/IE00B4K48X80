--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d59bc1c04734914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25638fd66ae4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra886d8a1040a49dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba21e095d52c4a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b793978ee634dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra886d8a1040a49dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326182958f174274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba21e095d52c4a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>91,041</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>90,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>89,843</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>