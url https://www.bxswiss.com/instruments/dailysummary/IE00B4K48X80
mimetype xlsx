--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25638fd66ae4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40751cd4d3854790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba21e095d52c4a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722da62f2edd4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326182958f174274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba21e095d52c4a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0349e708d5164ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722da62f2edd4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,319</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,540</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>