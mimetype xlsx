--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40751cd4d3854790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0725af8ab2ce46d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722da62f2edd4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20bab0fedbd4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0349e708d5164ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722da62f2edd4aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fb37e133b045e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20bab0fedbd4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>