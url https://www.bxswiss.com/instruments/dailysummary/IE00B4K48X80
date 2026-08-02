--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0725af8ab2ce46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6548344347e247fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20bab0fedbd4989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb17adae4d34eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fb37e133b045e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20bab0fedbd4989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4657dcb6faf40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb17adae4d34eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>