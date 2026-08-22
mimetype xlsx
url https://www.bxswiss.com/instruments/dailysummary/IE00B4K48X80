--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6548344347e247fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf1e59e2f0c4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb17adae4d34eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd518700231cb4281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4657dcb6faf40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb17adae4d34eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re090ad1878ff48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd518700231cb4281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>