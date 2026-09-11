--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf1e59e2f0c4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e08002e5a94978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd518700231cb4281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954a0fff53ce4961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re090ad1878ff48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd518700231cb4281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735cc862eabd4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954a0fff53ce4961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>