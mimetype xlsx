--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e08002e5a94978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d75acdbe4f7458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954a0fff53ce4961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74535ae090414f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735cc862eabd4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954a0fff53ce4961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e91c5347bb4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74535ae090414f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>