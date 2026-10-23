--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d75acdbe4f7458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d1e2db587d477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74535ae090414f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894b5c57766c46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e91c5347bb4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74535ae090414f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd531747613e84bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894b5c57766c46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Europe UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4K48X80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,972</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>98,601</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,298</x:t>
-[...6 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,379</x:t>
-[...26 lines deleted...]
-          <x:t>97,661</x:t>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,405</x:t>
-[...350 lines deleted...]
-          <x:t>95,852</x:t>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>