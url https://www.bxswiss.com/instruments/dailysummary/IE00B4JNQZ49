--- v12 (2026-09-08)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ab0e59eaab420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497cd6aa59464651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b0f2a4dfe145fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b11128bb7de4ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed0556a61964263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b0f2a4dfe145fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf68d96cfa048c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b11128bb7de4ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,889</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>13,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>