--- v13 (2026-09-29)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497cd6aa59464651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea31a73626114110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b11128bb7de4ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2870573257491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf68d96cfa048c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b11128bb7de4ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d914a38e4124602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2870573257491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>13,556</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>13,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>