--- v14 (2026-10-19)
+++ v15 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea31a73626114110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe68e7d2496d4f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2870573257491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a036ef92aef4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d914a38e4124602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2870573257491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e6925164a744b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a036ef92aef4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,479</x:t>
-[...43 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,548</x:t>
-[...259 lines deleted...]
-          <x:t>12.10.2026</x:t>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>13,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>13,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>