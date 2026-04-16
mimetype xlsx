--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877ca9e30ad24471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17150cd8149451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0f9f8639544e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c4267da4e46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5c33b3a0e643d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0f9f8639544e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7135107570bf43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c4267da4e46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,847</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,536</x:t>
-[...625 lines deleted...]
-          <x:t>11,476</x:t>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>