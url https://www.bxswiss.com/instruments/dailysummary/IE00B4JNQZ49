--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17150cd8149451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3316d496d64909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63c4267da4e46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c8570d805348b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7135107570bf43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63c4267da4e46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d4b1cd8e4e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c8570d805348b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>