--- v6 (2026-05-06)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3316d496d64909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a81a077caf4cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c8570d805348b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ff97aca7724862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d4b1cd8e4e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c8570d805348b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81b805b3f484d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ff97aca7724862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,717</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,969</x:t>
-[...70 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,074</x:t>
-[...31 lines deleted...]
-          <x:t>12,015</x:t>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>11,961</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>