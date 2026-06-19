--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a81a077caf4cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd72b77e59448cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56ff97aca7724862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94d5089c42c4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81b805b3f484d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56ff97aca7724862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179b584dcc5a46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94d5089c42c4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,009</x:t>
-[...522 lines deleted...]
-          <x:t>12,032</x:t>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>