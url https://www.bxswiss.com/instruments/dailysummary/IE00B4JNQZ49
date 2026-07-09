--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd72b77e59448cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9901cb40c1984b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94d5089c42c4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4ac9b83e6f40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179b584dcc5a46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94d5089c42c4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R474973889c214d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4ac9b83e6f40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>