--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9901cb40c1984b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dd79d11d65419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4ac9b83e6f40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra788b51ca6b14547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R474973889c214d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4ac9b83e6f40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc226da1ef6400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra788b51ca6b14547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>12,807</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,774</x:t>
-[...146 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,882</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,834</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>