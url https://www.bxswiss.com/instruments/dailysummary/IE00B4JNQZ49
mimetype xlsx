--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41dd79d11d65419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0366334500e9460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra788b51ca6b14547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5013e7114a4f4291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc226da1ef6400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra788b51ca6b14547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac51de9271de4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5013e7114a4f4291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>13,619</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,494</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,496</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>