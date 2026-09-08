--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0366334500e9460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ab0e59eaab420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5013e7114a4f4291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b0f2a4dfe145fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac51de9271de4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5013e7114a4f4291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed0556a61964263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b0f2a4dfe145fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Financials Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4JNQZ49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,648</x:t>
-[...26 lines deleted...]
-          <x:t>13,816</x:t>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,887</x:t>
-[...200 lines deleted...]
-          <x:t>13,795</x:t>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>13,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>