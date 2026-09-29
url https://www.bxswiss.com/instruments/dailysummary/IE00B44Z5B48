--- v13 (2026-09-09)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999c10e0acfb4e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3eeec8ac2344842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95e45c845a24a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b436a5fa0242ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fd15e8e2254c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95e45c845a24a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf648b9e04ecf4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b436a5fa0242ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>