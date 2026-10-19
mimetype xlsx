--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3eeec8ac2344842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3a8cfe08eb41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b436a5fa0242ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf03cbd7173402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf648b9e04ecf4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b436a5fa0242ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39378c31feea4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf03cbd7173402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>