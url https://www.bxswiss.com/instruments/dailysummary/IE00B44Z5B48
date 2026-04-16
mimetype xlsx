--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1cddbd699e4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b4c47c7e4a45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23edef6d65641f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aa793c211348a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2224e816864a4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23edef6d65641f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059ccbee666a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aa793c211348a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,478</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>