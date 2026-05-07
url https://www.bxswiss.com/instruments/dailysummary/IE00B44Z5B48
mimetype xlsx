--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b4c47c7e4a45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988d4f83c61a4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aa793c211348a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38e10689dec4460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059ccbee666a4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aa793c211348a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06e899037ed4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38e10689dec4460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>