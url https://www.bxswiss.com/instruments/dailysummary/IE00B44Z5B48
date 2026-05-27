--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988d4f83c61a4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e0c8640fa24800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38e10689dec4460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7a8a75acb74de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06e899037ed4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38e10689dec4460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01cab39470f43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7a8a75acb74de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>