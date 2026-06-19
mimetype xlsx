--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e0c8640fa24800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c739e96543f466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7a8a75acb74de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3353d2350345e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01cab39470f43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7a8a75acb74de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8489ab92c6644616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3353d2350345e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>