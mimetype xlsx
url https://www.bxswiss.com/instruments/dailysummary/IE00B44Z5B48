--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c739e96543f466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087c87ccb9304ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3353d2350345e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd858500f70f4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8489ab92c6644616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3353d2350345e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2c314771734d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd858500f70f4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>