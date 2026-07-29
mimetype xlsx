--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087c87ccb9304ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc646f12a834e4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd858500f70f4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77465790fff4ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2c314771734d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd858500f70f4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac534eee4154d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77465790fff4ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>