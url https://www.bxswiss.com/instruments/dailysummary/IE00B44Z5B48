--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc646f12a834e4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269b60509be74a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77465790fff4ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91191afa91e64a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac534eee4154d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77465790fff4ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2ad37eab9b49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91191afa91e64a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>261,277</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>261,276</x:t>
-[...340 lines deleted...]
-          <x:t>261,239</x:t>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>258,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>