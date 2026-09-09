--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269b60509be74a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999c10e0acfb4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91191afa91e64a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95e45c845a24a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2ad37eab9b49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91191afa91e64a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fd15e8e2254c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95e45c845a24a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI ACWI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44Z5B48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>