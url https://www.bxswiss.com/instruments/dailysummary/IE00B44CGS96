--- v7 (2026-08-02)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd423fe5ba848af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d790fd6c0f4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc833a5339d6e4b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra352853422e54421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ceb9fa1d8f4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc833a5339d6e4b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R870be80e387843e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra352853422e54421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>75,495</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,402</x:t>
-[...264 lines deleted...]
-          <x:t>74,985</x:t>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>75,354</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,297</x:t>
-[...178 lines deleted...]
-          <x:t>75,570</x:t>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,636</x:t>
-[...26 lines deleted...]
-          <x:t>74,629</x:t>
+          <x:t>74,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>