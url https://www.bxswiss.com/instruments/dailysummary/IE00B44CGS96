--- v8 (2026-09-11)
+++ v9 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d790fd6c0f4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20e13e6500843b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra352853422e54421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a2be247994f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R870be80e387843e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra352853422e54421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf30a7424e6f4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a2be247994f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,064</x:t>
-[...43 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,253</x:t>
-[...252 lines deleted...]
-          <x:t>74,494</x:t>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>