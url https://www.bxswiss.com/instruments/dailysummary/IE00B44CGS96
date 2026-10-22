--- v9 (2026-10-01)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20e13e6500843b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac1a2e823de4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a2be247994f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6196d0090549dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf30a7424e6f4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a2be247994f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read936ca72d2456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6196d0090549dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>74,810</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>75,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>74,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,931</x:t>
-[...21 lines deleted...]
-          <x:t>74,796</x:t>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>75,052</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,758</x:t>
-[...80 lines deleted...]
-          <x:t>75,328</x:t>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>75,257</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>