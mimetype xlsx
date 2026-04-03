--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07f1fd62141409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1c0ee526c0434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6914dda9db284685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182b9b295f6b4aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87c2f415d504413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6914dda9db284685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e08151243a44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182b9b295f6b4aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2025</x:t>
-[...36 lines deleted...]
-          <x:t>76,464</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,793</x:t>
-[...539 lines deleted...]
-          <x:t>77,224</x:t>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>