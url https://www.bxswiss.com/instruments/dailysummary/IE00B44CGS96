--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1c0ee526c0434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b3f09453134b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182b9b295f6b4aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbeb043ce5e4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e08151243a44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182b9b295f6b4aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a8c0a029cb436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbeb043ce5e4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>75,046</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,955</x:t>
-[...21 lines deleted...]
-          <x:t>74,831</x:t>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>75,123</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,936</x:t>
-[...178 lines deleted...]
-          <x:t>74,915</x:t>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,745</x:t>
-[...87 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,425</x:t>
-[...279 lines deleted...]
-          <x:t>75,853</x:t>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>