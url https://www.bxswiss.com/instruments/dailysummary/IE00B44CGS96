--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b3f09453134b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc27b9b3db4746a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbeb043ce5e4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cd624162314956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a8c0a029cb436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbeb043ce5e4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988aca182e1c4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cd624162314956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>73,668</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>74,711</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>