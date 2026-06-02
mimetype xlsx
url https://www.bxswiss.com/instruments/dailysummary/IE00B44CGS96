--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc27b9b3db4746a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031b6921718b4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cd624162314956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a47f6c539e486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988aca182e1c4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cd624162314956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318b6373aa1748b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a47f6c539e486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>74,220</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,396</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,276</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>