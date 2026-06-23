--- v4 (2026-06-02)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031b6921718b4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70940164860341d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a47f6c539e486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be63bf3fba94187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318b6373aa1748b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a47f6c539e486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c58d38899f4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be63bf3fba94187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>