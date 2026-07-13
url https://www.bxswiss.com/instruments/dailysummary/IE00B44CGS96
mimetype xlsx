--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70940164860341d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790daaeade134355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be63bf3fba94187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93f2ca5d8e94508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c58d38899f4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be63bf3fba94187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808044ef725841fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93f2ca5d8e94508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>74,043</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,895</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>74,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,049</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>