--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790daaeade134355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd423fe5ba848af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93f2ca5d8e94508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc833a5339d6e4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808044ef725841fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93f2ca5d8e94508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ceb9fa1d8f4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc833a5339d6e4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Aggregate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B44CGS96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,631</x:t>
-[...360 lines deleted...]
-          <x:t>75,107</x:t>
+          <x:t>75,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>