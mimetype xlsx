--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0431da95af4f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b02378f99a42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146b222e5f3644c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f0a99d95774533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033c3c1888884b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146b222e5f3644c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc645e6131d42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f0a99d95774533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,161</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,134</x:t>
-[...16 lines deleted...]
-          <x:t>11,427</x:t>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,299</x:t>
-[...474 lines deleted...]
-        <x:is>
           <x:t>11,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>11,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>