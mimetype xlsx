--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b02378f99a42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbbc237db264685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f0a99d95774533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05af6167df784e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cc645e6131d42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f0a99d95774533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106a288921df4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05af6167df784e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>10,982</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>11,402</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>11,191</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>