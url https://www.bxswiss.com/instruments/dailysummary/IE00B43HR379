--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418e642359b942fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2147a04c5c024f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a5672eb72e4e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad70d3660b01439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fc497380264d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a5672eb72e4e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb605f6184769414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad70d3660b01439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,819</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>9,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,609</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>