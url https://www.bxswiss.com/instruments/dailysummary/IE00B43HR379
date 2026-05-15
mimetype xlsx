--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2147a04c5c024f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3202d86a694f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad70d3660b01439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6ef7dc167f4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb605f6184769414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad70d3660b01439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4a271004c04eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6ef7dc167f4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>9,469</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,167</x:t>
-[...215 lines deleted...]
-          <x:t>9,464</x:t>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>