--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3202d86a694f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re531737dd11b4d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6ef7dc167f4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7768c4c7092442d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4a271004c04eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6ef7dc167f4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd64233a78a4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7768c4c7092442d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,232</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,317</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,336</x:t>
-[...441 lines deleted...]
-          <x:t>9,185</x:t>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>