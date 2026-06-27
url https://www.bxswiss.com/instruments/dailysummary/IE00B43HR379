--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re531737dd11b4d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1adf2d736c4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7768c4c7092442d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ac21d4f7bc4a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd64233a78a4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7768c4c7092442d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc901cbbd4f2b412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ac21d4f7bc4a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>