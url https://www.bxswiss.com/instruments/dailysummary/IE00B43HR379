--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1adf2d736c4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3460fba138943c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ac21d4f7bc4a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99806c55cd354f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc901cbbd4f2b412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ac21d4f7bc4a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232da25f32ac461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99806c55cd354f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>9,400</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,399</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>9,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,693</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>