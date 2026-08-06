--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3460fba138943c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3536420c914f4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99806c55cd354f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80881a978bf84da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232da25f32ac461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99806c55cd354f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e08b9b059a94c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80881a978bf84da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>10,564</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,525</x:t>
-[...26 lines deleted...]
-          <x:t>10,438</x:t>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>10,626</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>10,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>