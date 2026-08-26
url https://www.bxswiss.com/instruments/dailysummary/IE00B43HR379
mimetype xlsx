--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3536420c914f4492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602e6340db834a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80881a978bf84da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60001cbeb4224f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e08b9b059a94c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80881a978bf84da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157e21de503748e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60001cbeb4224f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,626</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>30.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,947</x:t>
-[...117 lines deleted...]
-          <x:t>10,617</x:t>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>