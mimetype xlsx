--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602e6340db834a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0431da95af4f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60001cbeb4224f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146b222e5f3644c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157e21de503748e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60001cbeb4224f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033c3c1888884b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146b222e5f3644c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Health Care Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B43HR379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>11,032</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>10,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,757</x:t>
-[...156 lines deleted...]
-          <x:t>11,161</x:t>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,134</x:t>
-[...134 lines deleted...]
-          <x:t>11,384</x:t>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>