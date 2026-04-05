--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6330ee0b0344c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6a7df55176433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe31c3c83bcc40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8094375609437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be41bea3efc42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe31c3c83bcc40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3407baa41dd468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8094375609437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>