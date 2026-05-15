--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6a7df55176433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572796cacd14411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8094375609437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff16e3bf3b55484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3407baa41dd468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8094375609437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e588dd228246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff16e3bf3b55484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,835</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>