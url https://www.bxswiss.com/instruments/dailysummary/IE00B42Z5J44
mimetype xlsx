--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572796cacd14411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8f07ee76ba4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff16e3bf3b55484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419cc681b9c84ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e588dd228246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff16e3bf3b55484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58534bb36704429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419cc681b9c84ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>