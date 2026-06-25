--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8f07ee76ba4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a678453ee6401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R419cc681b9c84ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668a0279b8f8461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58534bb36704429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R419cc681b9c84ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979c4764302e460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668a0279b8f8461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>