--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a678453ee6401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32af3f7852ac4102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668a0279b8f8461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddece5f7b0b241f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979c4764302e460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668a0279b8f8461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69617ede13cf48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddece5f7b0b241f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>