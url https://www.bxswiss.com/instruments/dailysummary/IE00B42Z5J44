--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32af3f7852ac4102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39edbf34d4fe400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddece5f7b0b241f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a58fea24e34964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69617ede13cf48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddece5f7b0b241f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42b35e321194718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a58fea24e34964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>