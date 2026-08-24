--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39edbf34d4fe400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2d5398313648e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a58fea24e34964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a14589c37a3411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42b35e321194718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a58fea24e34964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3b5be5cb74db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a14589c37a3411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>