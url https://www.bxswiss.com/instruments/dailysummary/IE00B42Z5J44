--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2d5398313648e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8422fe8029014c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a14589c37a3411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05f205f19774dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3b5be5cb74db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a14589c37a3411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637cfa0720554543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05f205f19774dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>