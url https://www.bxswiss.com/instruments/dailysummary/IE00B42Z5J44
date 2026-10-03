--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8422fe8029014c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra009a5b9b4ed497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05f205f19774dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a94939c83cf4c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637cfa0720554543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05f205f19774dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade5fb7a276b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a94939c83cf4c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>135,639</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,540</x:t>
-[...296 lines deleted...]
-          <x:t>135,264</x:t>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>