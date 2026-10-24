--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra009a5b9b4ed497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1534013eebb94787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a94939c83cf4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d9afb8e30f478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade5fb7a276b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a94939c83cf4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38a0fc0291e459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d9afb8e30f478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Japan EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Z5J44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,307</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>137,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>