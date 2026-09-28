--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f2a87580d54346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87df0c4f6ac14246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d18154df12640c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7bd4f182144cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669e177233a542f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d18154df12640c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc476d781af234ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7bd4f182144cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - Financials S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Q4896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>