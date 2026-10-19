--- v1 (2026-09-28)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87df0c4f6ac14246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf348607b04d34157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7bd4f182144cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee472bde22147bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc476d781af234ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7bd4f182144cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e6a053d6dc4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee472bde22147bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - Financials S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42Q4896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>