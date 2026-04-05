--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad6003031694ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb154e2e4fd0d4032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd343928ffd0d4d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d7f0c69ca14a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aae5a04223c4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd343928ffd0d4d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeff0022aee347c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d7f0c69ca14a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>