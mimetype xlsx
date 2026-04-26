--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb154e2e4fd0d4032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f74d79af1642cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d7f0c69ca14a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc9991ffbf04d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeff0022aee347c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d7f0c69ca14a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb602515ea228431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc9991ffbf04d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>9,429</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>9,993</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>