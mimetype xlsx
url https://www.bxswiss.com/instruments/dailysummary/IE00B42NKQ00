--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f74d79af1642cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0083bf1b0c7b4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc9991ffbf04d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd679ac12f8d64a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb602515ea228431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc9991ffbf04d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e94db2b9cf4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd679ac12f8d64a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>9,685</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,390</x:t>
-[...178 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>9,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>