--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0083bf1b0c7b4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5ddcb086894cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd679ac12f8d64a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf500b6b7615f4070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e94db2b9cf4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd679ac12f8d64a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37bc0c35765a4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf500b6b7615f4070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,390</x:t>
-[...70 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,372</x:t>
-[...522 lines deleted...]
-          <x:t>9,741</x:t>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>