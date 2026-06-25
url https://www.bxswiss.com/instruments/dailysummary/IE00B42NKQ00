--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5ddcb086894cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ff9bca05c6486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf500b6b7615f4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf912b836b8de4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37bc0c35765a4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf500b6b7615f4070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d863fd322d04539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf912b836b8de4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,762</x:t>
-[...21 lines deleted...]
-          <x:t>9,742</x:t>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...531 lines deleted...]
-          <x:t>9,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>9,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>