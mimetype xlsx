--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ff9bca05c6486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5606c8a4c64a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf912b836b8de4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebc5d12ff624289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d863fd322d04539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf912b836b8de4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8cb1bffe234eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebc5d12ff624289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>