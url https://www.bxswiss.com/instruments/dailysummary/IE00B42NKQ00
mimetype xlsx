--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5606c8a4c64a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744cff5e1a3f4c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebc5d12ff624289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a8c67c55184f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8cb1bffe234eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebc5d12ff624289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae450e5ba1bc4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a8c67c55184f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,051</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>9,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,055</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>9,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,591</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>