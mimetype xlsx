--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744cff5e1a3f4c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989503b3ca504d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a8c67c55184f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c786c231fac4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae450e5ba1bc4f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a8c67c55184f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dde062bf46494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c786c231fac4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>