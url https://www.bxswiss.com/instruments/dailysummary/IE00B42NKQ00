--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989503b3ca504d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a738448560e4968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c786c231fac4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb711b9717cdd49e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dde062bf46494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c786c231fac4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be35b9517354e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb711b9717cdd49e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>