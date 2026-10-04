--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a738448560e4968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb813ccbef62643f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb711b9717cdd49e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f488ba3cef41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be35b9517354e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb711b9717cdd49e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991d85b20aae47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f488ba3cef41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>10,750</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>11,217</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>