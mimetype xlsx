--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb813ccbef62643f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4aa5a3353247a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f488ba3cef41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742f2a53ae80407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991d85b20aae47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f488ba3cef41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f1093f9a244960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742f2a53ae80407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B42NKQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>10,997</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,176</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>