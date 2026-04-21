--- v0 (2025-10-15)
+++ v1 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321bb25e6aeb4062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad97425b2064a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581c78850dc84f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d3ee85400a4f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,677 +91,303 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9b0842798345b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581c78850dc84f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78350f763ccd4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d3ee85400a4f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF Acc</x:t>
+          <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2025</x:t>
-[...586 lines deleted...]
-          <x:t>7,450</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>