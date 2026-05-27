--- v1 (2026-04-21)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad97425b2064a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3045cd889fa54e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d3ee85400a4f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2dd7b014e640bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78350f763ccd4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d3ee85400a4f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f18f7cab55d4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2dd7b014e640bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,245 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...197 lines deleted...]
-          <x:t>9,989</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,977</x:t>
-[...4 lines deleted...]
-          <x:t>10,025</x:t>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>