--- v2 (2026-05-27)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3045cd889fa54e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6b3dfb0f974b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2dd7b014e640bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5351ad9af94b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f18f7cab55d4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2dd7b014e640bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441dee38d8b74dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5351ad9af94b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>10,260</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,127</x:t>
-[...328 lines deleted...]
-          <x:t>10,121</x:t>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>