--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6b3dfb0f974b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c81f62b6ba4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5351ad9af94b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a3876445694351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441dee38d8b74dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5351ad9af94b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bcdea329464d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a3876445694351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,246</x:t>
-[...4 lines deleted...]
-          <x:t>10,068</x:t>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>10,225</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,209</x:t>
-[...112 lines deleted...]
-          <x:t>10,025</x:t>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>