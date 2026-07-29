--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c81f62b6ba4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765eb9d027dd4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a3876445694351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d73536f34f460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bcdea329464d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a3876445694351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e322d720ac4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d73536f34f460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,028</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,372</x:t>
-[...441 lines deleted...]
-          <x:t>10,218</x:t>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>