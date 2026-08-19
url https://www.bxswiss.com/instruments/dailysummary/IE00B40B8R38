--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765eb9d027dd4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4e52cb17924a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d73536f34f460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c26aff45eed4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e322d720ac4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d73536f34f460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5604a7c93e8e454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c26aff45eed4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,221</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,135</x:t>
-[...443 lines deleted...]
-          <x:t>10,071</x:t>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>10,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>