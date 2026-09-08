--- v6 (2026-08-19)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4e52cb17924a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88eb7cc6a602461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c26aff45eed4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076baade4eb643ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5604a7c93e8e454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c26aff45eed4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ebfcfd5f03459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076baade4eb643ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,153</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,157</x:t>
-[...80 lines deleted...]
-          <x:t>10,275</x:t>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,223</x:t>
-[...431 lines deleted...]
-          <x:t>10,293</x:t>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>