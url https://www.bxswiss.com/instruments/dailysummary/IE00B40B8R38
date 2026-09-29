--- v7 (2026-09-08)
+++ v8 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88eb7cc6a602461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915dd8929944bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076baade4eb643ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51105f6f818e44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ebfcfd5f03459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076baade4eb643ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaffe359f9d64dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51105f6f818e44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,173</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>10,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,240</x:t>
-[...146 lines deleted...]
-          <x:t>10,135</x:t>
+          <x:t>10,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>10,024</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>