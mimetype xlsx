--- v8 (2026-09-29)
+++ v9 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915dd8929944bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ed4c4179c84bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51105f6f818e44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53794ec9dd544cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaffe359f9d64dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51105f6f818e44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb10572d6d0f4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53794ec9dd544cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,167</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,128</x:t>
-[...11 lines deleted...]
-          <x:t>10,125</x:t>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,090</x:t>
-[...97 lines deleted...]
-          <x:t>10,147</x:t>
+          <x:t>10,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,071</x:t>
-[...436 lines deleted...]
-          <x:t>9,975</x:t>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>