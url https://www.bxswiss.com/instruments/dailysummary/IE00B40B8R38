--- v9 (2026-10-19)
+++ v10 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ed4c4179c84bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e6d42680144906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53794ec9dd544cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3c85f879604128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb10572d6d0f4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53794ec9dd544cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898d93a3023043c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3c85f879604128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Staples Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B40B8R38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>