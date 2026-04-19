--- v6 (2026-03-29)
+++ v7 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969fdc5163a54f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbca60a0795491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd443a5880d394327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd430a0fd1a4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d31af2d13b84899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd443a5880d394327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d32388ff3c7435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd430a0fd1a4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>127,458</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>121,501</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>