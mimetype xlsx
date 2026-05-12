--- v7 (2026-04-19)
+++ v8 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbca60a0795491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3f0eaf2b714937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd430a0fd1a4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c457daeaa7b43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d32388ff3c7435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd430a0fd1a4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a64b549cb947bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c457daeaa7b43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>