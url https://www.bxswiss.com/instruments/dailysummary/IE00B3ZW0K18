--- v8 (2026-05-12)
+++ v9 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3f0eaf2b714937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdc09a7bafe474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c457daeaa7b43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e8289220fa4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a64b549cb947bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c457daeaa7b43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8e931a18604151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e8289220fa4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>