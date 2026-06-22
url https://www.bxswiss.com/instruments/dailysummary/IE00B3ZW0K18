--- v9 (2026-06-01)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdc09a7bafe474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25be27208036498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e8289220fa4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c0e53b48b94e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8e931a18604151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e8289220fa4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a1540893184599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c0e53b48b94e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>