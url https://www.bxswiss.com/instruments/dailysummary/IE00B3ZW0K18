--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25be27208036498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab9ea89883a405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c0e53b48b94e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925232aabcef4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87a1540893184599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c0e53b48b94e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ce9a461d0f4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925232aabcef4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>141,296</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,853</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>140,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,634</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>