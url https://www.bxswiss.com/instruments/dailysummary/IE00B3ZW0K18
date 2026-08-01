--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab9ea89883a405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dab0b2ebe243e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925232aabcef4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b05ec9f1264cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ce9a461d0f4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925232aabcef4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21bc14d1025455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b05ec9f1264cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>