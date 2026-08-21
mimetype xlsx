--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dab0b2ebe243e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2d149cb2ca43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b05ec9f1264cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830a3c2453b64a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21bc14d1025455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b05ec9f1264cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780f049b5fe04910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830a3c2453b64a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>