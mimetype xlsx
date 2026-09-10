--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2d149cb2ca43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebe6aaf288642d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830a3c2453b64a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9107e2c0b04c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780f049b5fe04910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830a3c2453b64a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afcb267c2564639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9107e2c0b04c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,624</x:t>
-[...279 lines deleted...]
-          <x:t>147,334</x:t>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>