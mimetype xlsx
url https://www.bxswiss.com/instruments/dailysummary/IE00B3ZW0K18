--- v14 (2026-09-10)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebe6aaf288642d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5a67902f5d41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9107e2c0b04c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e22cb4fb84b43f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afcb267c2564639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9107e2c0b04c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fac1fa97474655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e22cb4fb84b43f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>147,866</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,604</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>