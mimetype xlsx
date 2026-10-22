--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5a67902f5d41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647e370e61a64ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e22cb4fb84b43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6b4aed8c134417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33fac1fa97474655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e22cb4fb84b43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd13fbaae9b4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6b4aed8c134417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 EUR Hedged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3ZW0K18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>148,230</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>