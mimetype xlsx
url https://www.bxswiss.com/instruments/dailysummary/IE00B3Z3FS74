--- v4 (2026-03-16)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0057eadd63534d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc504527240814a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f136437950440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1facfface1eb4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda90d0c8752d41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f136437950440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2028685a8d5a43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1facfface1eb4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>