--- v5 (2026-04-09)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc504527240814a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea393bf1c8164389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1facfface1eb4707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed2599fe4c84afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2028685a8d5a43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1facfface1eb4707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfecce2cb0c24285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed2599fe4c84afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>