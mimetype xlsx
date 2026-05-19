--- v6 (2026-04-29)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea393bf1c8164389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6493003ce04778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed2599fe4c84afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de7df2751bd404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfecce2cb0c24285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed2599fe4c84afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8e29b8a7044280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de7df2751bd404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>