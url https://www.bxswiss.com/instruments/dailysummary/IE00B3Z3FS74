--- v7 (2026-05-19)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6493003ce04778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f33848cd7e4eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de7df2751bd404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a926c4e2c2442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8e29b8a7044280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de7df2751bd404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1281c5abb74b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a926c4e2c2442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>