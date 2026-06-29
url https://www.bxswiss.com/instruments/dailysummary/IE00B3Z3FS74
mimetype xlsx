--- v8 (2026-06-09)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f33848cd7e4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fa364de7dc4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a926c4e2c2442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29223225cdcc49d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1281c5abb74b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a926c4e2c2442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf312a1ac0a34c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29223225cdcc49d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>