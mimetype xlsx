--- v9 (2026-06-29)
+++ v10 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fa364de7dc4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d660f9387044ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29223225cdcc49d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25a695275444aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf312a1ac0a34c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29223225cdcc49d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf6e1e1d74f4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25a695275444aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>72,326</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,675</x:t>
-[...119 lines deleted...]
-          <x:t>67,947</x:t>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,617</x:t>
-[...328 lines deleted...]
-          <x:t>70,957</x:t>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>