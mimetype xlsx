--- v10 (2026-07-19)
+++ v11 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d660f9387044ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c294df56e940c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25a695275444aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra535eb57fc7d4922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf6e1e1d74f4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25a695275444aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130002c745dc4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra535eb57fc7d4922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,394</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>66,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>