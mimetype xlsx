--- v11 (2026-08-28)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c294df56e940c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc92cf606c7a430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra535eb57fc7d4922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730cf124348b4987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130002c745dc4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra535eb57fc7d4922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8d0937a9e94dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730cf124348b4987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>69,758</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,426</x:t>
-[...301 lines deleted...]
-          <x:t>70,593</x:t>
+          <x:t>70,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>