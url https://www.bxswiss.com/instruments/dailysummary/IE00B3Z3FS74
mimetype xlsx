--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc92cf606c7a430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9161e08ea6eb4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730cf124348b4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5fbf6243d84e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f8d0937a9e94dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730cf124348b4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc5f3b91558402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5fbf6243d84e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>