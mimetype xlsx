--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9161e08ea6eb4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63c575b72e74aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5fbf6243d84e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793588672daf4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc5f3b91558402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5fbf6243d84e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378797890a2448c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793588672daf4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS FdSo - MSCI Emerging Markets SF UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Z3FS74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>72,115</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>73,208</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>