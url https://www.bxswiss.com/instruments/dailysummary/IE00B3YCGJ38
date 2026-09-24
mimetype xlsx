--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6863c924fd4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22671a3a540149f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c28a81cc48f4514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649e630fa9c345aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a46835046648dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c28a81cc48f4514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da2d81f5bd5411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649e630fa9c345aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,519</x:t>
-[...75 lines deleted...]
-          <x:t>12,573</x:t>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,517</x:t>
-[...80 lines deleted...]
-          <x:t>12,600</x:t>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>12,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>