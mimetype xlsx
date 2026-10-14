--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22671a3a540149f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2cc0f28d374ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649e630fa9c345aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302b9d90bbdf4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da2d81f5bd5411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649e630fa9c345aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6896fabed6141b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302b9d90bbdf4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12,510</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,434</x:t>
-[...161 lines deleted...]
-          <x:t>12,476</x:t>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>