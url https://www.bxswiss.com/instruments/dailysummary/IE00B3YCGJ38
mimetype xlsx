--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2cc0f28d374ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ade0b90e4c4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302b9d90bbdf4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9205197eded46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6896fabed6141b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302b9d90bbdf4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc6a0cfbf514e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9205197eded46b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>12,516</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,495</x:t>
-[...517 lines deleted...]
-          <x:t>13,044</x:t>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>