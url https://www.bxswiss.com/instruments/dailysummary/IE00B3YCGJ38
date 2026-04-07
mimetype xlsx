--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61368e45590f4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40345c41c4754218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a58d90574ea4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541d68f3d2c94c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41a781535f74ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a58d90574ea4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccfb500b26a4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541d68f3d2c94c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,561</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,509</x:t>
-[...259 lines deleted...]
-          <x:t>10,727</x:t>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,679</x:t>
-[...237 lines deleted...]
-          <x:t>10,470</x:t>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,504</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>10,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>