--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40345c41c4754218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b462dfba4e40f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541d68f3d2c94c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8924edc521d14a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccfb500b26a4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541d68f3d2c94c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d28d16581f4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8924edc521d14a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>10,504</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>