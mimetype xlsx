--- v9 (2026-04-27)
+++ v10 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b462dfba4e40f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc74f6bf80b746d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8924edc521d14a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d05a83f34aa4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d28d16581f4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8924edc521d14a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232aa58b26aa47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d05a83f34aa4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>