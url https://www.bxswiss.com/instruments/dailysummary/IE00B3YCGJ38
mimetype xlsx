--- v10 (2026-05-17)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc74f6bf80b746d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483c8e99c0c0472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d05a83f34aa4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f678993bbe4333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232aa58b26aa47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d05a83f34aa4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a877176d12b4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f678993bbe4333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>11,712</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>