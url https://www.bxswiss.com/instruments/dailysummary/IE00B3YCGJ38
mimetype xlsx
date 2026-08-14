--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483c8e99c0c0472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64714059ef34dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f678993bbe4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439a3a5f6e6c4797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a877176d12b4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f678993bbe4333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a70dda9b22c4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439a3a5f6e6c4797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>11,923</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,007</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>12,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>