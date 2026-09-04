--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64714059ef34dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6863c924fd4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439a3a5f6e6c4797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c28a81cc48f4514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a70dda9b22c4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439a3a5f6e6c4797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a46835046648dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c28a81cc48f4514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3YCGJ38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,278</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,222</x:t>
-[...377 lines deleted...]
-          <x:t>12,361</x:t>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>12,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>