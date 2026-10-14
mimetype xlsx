--- v11 (2026-09-09)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42826bf24724124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aab20a349a4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceca90c1a15141da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923d52c1add04e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf774a2f7f6f94eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceca90c1a15141da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c1acda84e04b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923d52c1add04e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,568</x:t>
-[...468 lines deleted...]
-          <x:t>118,098</x:t>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>