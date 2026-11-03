--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aab20a349a4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf2a16cdf6041b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923d52c1add04e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34a9c188f6b4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c1acda84e04b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923d52c1add04e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6926b4b6236e401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34a9c188f6b4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>