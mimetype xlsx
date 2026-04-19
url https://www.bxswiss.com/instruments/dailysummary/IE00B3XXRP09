--- v4 (2026-03-19)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d860ae8ece4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89596b15c81b4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ad96cf89294fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea424e0f247f4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebddb8581d944ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ad96cf89294fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41192be7387e48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea424e0f247f4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,512</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>100,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>