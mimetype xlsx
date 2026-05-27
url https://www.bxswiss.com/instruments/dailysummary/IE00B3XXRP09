--- v5 (2026-04-19)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89596b15c81b4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8adf4f258f4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea424e0f247f4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1e93fe043a4dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41192be7387e48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea424e0f247f4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ee59ab81404819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1e93fe043a4dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>105,435</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>