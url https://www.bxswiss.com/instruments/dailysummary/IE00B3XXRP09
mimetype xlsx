--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8adf4f258f4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re396f8ee8bbb4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1e93fe043a4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf690a22fa926469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ee59ab81404819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1e93fe043a4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110898fbbef442b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf690a22fa926469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>