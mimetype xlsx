--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re396f8ee8bbb4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce60b1ef5e74578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf690a22fa926469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ebc06f5c54005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110898fbbef442b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf690a22fa926469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29f374fef3746e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ebc06f5c54005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>112,959</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,774</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>113,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,011</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>