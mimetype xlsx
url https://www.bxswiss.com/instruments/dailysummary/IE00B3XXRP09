--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce60b1ef5e74578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fae47b07abd483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ebc06f5c54005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a0ba441cfda4cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29f374fef3746e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ebc06f5c54005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d97d61dee324caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a0ba441cfda4cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>114,263</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>