--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fae47b07abd483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf258e5e1d22641bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a0ba441cfda4cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2abdba247a45f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d97d61dee324caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a0ba441cfda4cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a359a260a1a4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2abdba247a45f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>