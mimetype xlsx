--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf258e5e1d22641bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42826bf24724124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2abdba247a45f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceca90c1a15141da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a359a260a1a4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2abdba247a45f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf774a2f7f6f94eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceca90c1a15141da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XXRP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,417</x:t>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,481</x:t>
-[...242 lines deleted...]
-          <x:t>118,651</x:t>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>