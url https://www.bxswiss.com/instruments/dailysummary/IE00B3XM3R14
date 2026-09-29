--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re530e763ddc1468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9c3f148f7a4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73bcc3c56934554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c03fc4934064e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6851292bf2444956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73bcc3c56934554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4e3285bfa54260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c03fc4934064e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - Materials S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XM3R14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,275 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...223 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>