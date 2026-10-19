--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9c3f148f7a4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b76164b83e24613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c03fc4934064e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57f208cfea14552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4e3285bfa54260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c03fc4934064e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10a4ccae35f4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57f208cfea14552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - Materials S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XM3R14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>