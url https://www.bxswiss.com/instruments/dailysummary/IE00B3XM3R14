--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b76164b83e24613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e2e7e2e67540ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57f208cfea14552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596e275fd2614140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10a4ccae35f4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57f208cfea14552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0d597393714106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596e275fd2614140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco - Materials S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3XM3R14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>