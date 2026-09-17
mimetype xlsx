--- v11 (2026-08-27)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694648f9beaf40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d56453b4ae463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b810ecbdb046b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00011d343a424084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcdb9423dd054b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b810ecbdb046b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05345ac8861943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00011d343a424084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,709</x:t>
-[...11 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,470</x:t>
-[...301 lines deleted...]
-          <x:t>40,393</x:t>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>