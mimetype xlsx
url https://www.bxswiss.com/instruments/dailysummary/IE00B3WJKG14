--- v12 (2026-09-17)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d56453b4ae463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d36d427d7f5476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00011d343a424084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8f988e3da2471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05345ac8861943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00011d343a424084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4079be366bd642bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8f988e3da2471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>42,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,050</x:t>
-[...598 lines deleted...]
-          <x:t>41,902</x:t>
+          <x:t>44,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>