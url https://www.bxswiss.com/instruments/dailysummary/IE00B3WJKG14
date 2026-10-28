--- v13 (2026-10-07)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d36d427d7f5476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05b90adf2e4468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8f988e3da2471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1150add3ef2e4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4079be366bd642bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8f988e3da2471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74aae210dfe49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1150add3ef2e4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>