--- v4 (2026-03-21)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3fc9ce10d94a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088fc822203545b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b6a8dbc1c34023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d8a6f0b6494b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728a748d434e4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b6a8dbc1c34023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2f17606e4340d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d8a6f0b6494b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>31,250</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>30,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>31,430</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,035</x:t>
-[...16 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>31,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,000</x:t>
-[...360 lines deleted...]
-          <x:t>30,548</x:t>
+          <x:t>31,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>