--- v5 (2026-04-10)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088fc822203545b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25d9046f3c047d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d8a6f0b6494b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd200a3fa83e54a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2f17606e4340d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d8a6f0b6494b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a3035eb6d6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd200a3fa83e54a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,729</x:t>
+          <x:t>31,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,628</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>30,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,454</x:t>
         </x:is>
       </x:c>
@@ -737,31 +224,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>