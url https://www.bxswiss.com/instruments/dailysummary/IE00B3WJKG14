--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25d9046f3c047d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree16c2f1d9ce4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd200a3fa83e54a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9990f7dc0a2c41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a3035eb6d6466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd200a3fa83e54a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5463f2fde1114938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9990f7dc0a2c41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,844</x:t>
+          <x:t>35,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,787</x:t>
-[...6 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,312</x:t>
+          <x:t>35,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,287</x:t>
-[...6 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,267</x:t>
+          <x:t>36,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,996</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>36,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,604</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>