--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree16c2f1d9ce4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150a4088af5d42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9990f7dc0a2c41f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563d5a8a86c5456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5463f2fde1114938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9990f7dc0a2c41f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551a303ec5044215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563d5a8a86c5456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,000</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>37,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,898</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>38,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,766</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>