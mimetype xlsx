--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150a4088af5d42e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe12a4b0c524901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563d5a8a86c5456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb062b2ed38483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551a303ec5044215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563d5a8a86c5456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0fd3027af44257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb062b2ed38483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>