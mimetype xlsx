--- v9 (2026-07-09)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe12a4b0c524901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a6df89a39e45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb062b2ed38483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056f93aef4c34f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0fd3027af44257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb062b2ed38483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9c008c0a8e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056f93aef4c34f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,832</x:t>
-[...382 lines deleted...]
-          <x:t>39,781</x:t>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,143</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>38,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>