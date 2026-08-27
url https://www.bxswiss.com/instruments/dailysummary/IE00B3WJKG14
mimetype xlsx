--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a6df89a39e45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694648f9beaf40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R056f93aef4c34f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b810ecbdb046b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9c008c0a8e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R056f93aef4c34f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcdb9423dd054b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b810ecbdb046b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3WJKG14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>39,614</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>41,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>