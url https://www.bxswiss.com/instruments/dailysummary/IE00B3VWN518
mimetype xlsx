--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2585fccb87440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad378be018c441a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cd71a3c77d418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c3153221ba4c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611b0d358b8c419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cd71a3c77d418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73b868156164f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c3153221ba4c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>