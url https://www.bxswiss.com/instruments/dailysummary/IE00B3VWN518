--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad378be018c441a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cefd3aea8f4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c3153221ba4c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c16bb4eec7467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73b868156164f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c3153221ba4c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf558849ed224821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c16bb4eec7467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>122,270</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>124,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,473</x:t>
-[...16 lines deleted...]
-          <x:t>124,023</x:t>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,706</x:t>
-[...377 lines deleted...]
-          <x:t>124,198</x:t>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>