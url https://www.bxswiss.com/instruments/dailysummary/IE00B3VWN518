--- v14 (2026-10-08)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30cefd3aea8f4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd7dcbac41449bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c16bb4eec7467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a38391f5da4bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf558849ed224821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c16bb4eec7467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8612da4fa34209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a38391f5da4bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>122,568</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,445</x:t>
-[...205 lines deleted...]
-          <x:t>123,859</x:t>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,150</x:t>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>122,992</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>