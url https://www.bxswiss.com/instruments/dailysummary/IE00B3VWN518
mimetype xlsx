--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0105997e509f4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bf768259f94525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a464c4cf391462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98c67f84b8b4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88022b0e8bc49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a464c4cf391462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dd55f90da84759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98c67f84b8b4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>120,538</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,232</x:t>
-[...571 lines deleted...]
-          <x:t>122,258</x:t>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>