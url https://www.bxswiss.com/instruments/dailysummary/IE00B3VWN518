--- v6 (2026-04-07)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bf768259f94525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5ced2f64034265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98c67f84b8b4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65411c0aaf5946aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dd55f90da84759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98c67f84b8b4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a443d50d82a492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65411c0aaf5946aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>120,917</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,648</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>123,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>