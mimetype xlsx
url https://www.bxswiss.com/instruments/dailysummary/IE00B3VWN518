--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5ced2f64034265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ee637f1e1846dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65411c0aaf5946aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f62c87b5424130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a443d50d82a492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65411c0aaf5946aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8071bc45b541ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f62c87b5424130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>