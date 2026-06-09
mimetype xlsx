--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ee637f1e1846dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re341e789ad3c4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f62c87b5424130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0d99774b4342dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8071bc45b541ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f62c87b5424130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a92a70d2ba44b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0d99774b4342dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>