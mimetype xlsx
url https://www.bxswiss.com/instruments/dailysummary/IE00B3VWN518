--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re341e789ad3c4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8ea7b455424435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0d99774b4342dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e3515579444048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a92a70d2ba44b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0d99774b4342dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14aa2ad580a4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e3515579444048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>