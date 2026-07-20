--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8ea7b455424435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3c4d2eedca4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e3515579444048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5092a0a7524d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14aa2ad580a4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e3515579444048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd881e8e99347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5092a0a7524d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>