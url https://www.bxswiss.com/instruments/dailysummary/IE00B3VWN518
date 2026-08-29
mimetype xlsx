--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3c4d2eedca4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2585fccb87440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5092a0a7524d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cd71a3c77d418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd881e8e99347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5092a0a7524d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611b0d358b8c419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cd71a3c77d418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 7-10yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>124,135</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>123,937</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>124,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>