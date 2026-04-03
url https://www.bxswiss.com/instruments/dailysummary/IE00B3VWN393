--- v4 (2026-02-19)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb320532d869462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf071a7b33e9442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca0ffa556e74e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45a8c51aa0c4b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39813fdd1a074371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca0ffa556e74e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568008aa1023492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45a8c51aa0c4b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>113,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>111,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>