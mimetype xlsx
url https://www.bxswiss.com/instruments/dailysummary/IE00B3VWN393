--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf071a7b33e9442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c26321da9a04db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45a8c51aa0c4b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c778570aa9d4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568008aa1023492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45a8c51aa0c4b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c75ab539594aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c778570aa9d4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,638</x:t>
-[...112 lines deleted...]
-          <x:t>112,315</x:t>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>114,353</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>