--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c26321da9a04db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d791c9f5904323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c778570aa9d4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2fb29bc814492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c75ab539594aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c778570aa9d4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87a530af8784caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2fb29bc814492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>112,255</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,167</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>