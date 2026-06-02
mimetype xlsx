--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d791c9f5904323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7d8b73f01e43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2fb29bc814492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8459e58227344e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87a530af8784caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2fb29bc814492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a6dda4d10745fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8459e58227344e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>112,592</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,299</x:t>
-[...431 lines deleted...]
-          <x:t>111,716</x:t>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>