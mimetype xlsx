--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7d8b73f01e43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf44630b80f84728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8459e58227344e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3e1d80f73b4a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a6dda4d10745fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8459e58227344e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26ad4b4844f4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3e1d80f73b4a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>