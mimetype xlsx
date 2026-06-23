--- v9 (2026-06-22)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf44630b80f84728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4106f9e446422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3e1d80f73b4a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee661c012004a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26ad4b4844f4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3e1d80f73b4a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05612804bda141f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee661c012004a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>