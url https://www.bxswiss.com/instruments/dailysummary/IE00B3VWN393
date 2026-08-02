--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4106f9e446422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c32c0d65574f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee661c012004a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42fdf31903e44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05612804bda141f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee661c012004a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a0f5bd2684491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42fdf31903e44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>115,229</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>