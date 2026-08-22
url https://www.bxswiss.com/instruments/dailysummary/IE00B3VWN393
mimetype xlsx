--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c32c0d65574f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a552dcb791485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42fdf31903e44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebaaa65d42244c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a0f5bd2684491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42fdf31903e44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae5a64dc8d942f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebaaa65d42244c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>115,419</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,260</x:t>
-[...490 lines deleted...]
-          <x:t>115,130</x:t>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>