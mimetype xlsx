--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a552dcb791485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b50136a4c846e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebaaa65d42244c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff79ecbac5404ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae5a64dc8d942f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebaaa65d42244c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05223bee3cb44383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff79ecbac5404ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>