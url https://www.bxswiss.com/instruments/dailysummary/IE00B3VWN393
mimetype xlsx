--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b50136a4c846e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f4a333268f45cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff79ecbac5404ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e28d633dba476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05223bee3cb44383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff79ecbac5404ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5212719e10e4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e28d633dba476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>115,621</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,356</x:t>
-[...26 lines deleted...]
-          <x:t>115,466</x:t>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>114,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>