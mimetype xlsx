--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f4a333268f45cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b897711abe430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e28d633dba476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c6971e6b074f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5212719e10e4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e28d633dba476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bf5ba25e094f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c6971e6b074f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII USD Treasury Bond 3-7yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWN393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>115,273</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,634</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>116,037</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,014</x:t>
-[...65 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,844</x:t>
-[...225 lines deleted...]
-          <x:t>116,077</x:t>
+          <x:t>116,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>