--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0d5e8b6a604572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914581dffa9847f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83aaed9dbd6c421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad6557c9e6247ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc1aa0fd1934c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83aaed9dbd6c421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaec4fa605348ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad6557c9e6247ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>