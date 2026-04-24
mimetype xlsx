--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914581dffa9847f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra477a594ba38495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad6557c9e6247ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88a0e57b2334aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaec4fa605348ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad6557c9e6247ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba203b52f9464356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88a0e57b2334aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>