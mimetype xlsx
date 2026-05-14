--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra477a594ba38495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd5dba45c5b49bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88a0e57b2334aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4487656c634a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba203b52f9464356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88a0e57b2334aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad073ab0fa46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4487656c634a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>