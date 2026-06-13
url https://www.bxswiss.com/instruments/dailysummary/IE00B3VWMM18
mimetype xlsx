--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd5dba45c5b49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a016ec07d154bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4487656c634a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab1ba4a7dd248bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad073ab0fa46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4487656c634a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd0980870774931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab1ba4a7dd248bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>328,927</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>332,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>