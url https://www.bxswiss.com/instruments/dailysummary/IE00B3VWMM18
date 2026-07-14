--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a016ec07d154bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793aa235e3aa42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab1ba4a7dd248bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7109520f02042b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd0980870774931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab1ba4a7dd248bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950d5f4ac9be4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7109520f02042b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>329,843</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>341,417</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>