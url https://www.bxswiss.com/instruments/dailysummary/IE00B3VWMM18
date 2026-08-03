--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793aa235e3aa42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd315bbf99edd48bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7109520f02042b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b25f8194c14360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R950d5f4ac9be4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7109520f02042b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ecc7b69a214fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b25f8194c14360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>