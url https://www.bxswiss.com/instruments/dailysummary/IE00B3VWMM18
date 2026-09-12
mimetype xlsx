--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd315bbf99edd48bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21c2f96ec434457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b25f8194c14360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402f5a83633549bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ecc7b69a214fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b25f8194c14360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240b39fd70c742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402f5a83633549bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>342,520</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>