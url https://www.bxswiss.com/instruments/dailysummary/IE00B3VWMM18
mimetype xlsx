--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21c2f96ec434457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868b1f673b96458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402f5a83633549bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfb5f51f4384b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240b39fd70c742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402f5a83633549bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18d3b887bae4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfb5f51f4384b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>