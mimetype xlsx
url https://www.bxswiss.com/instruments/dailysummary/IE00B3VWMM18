--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868b1f673b96458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63dd5804f7fe41dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfb5f51f4384b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49186ff4442a4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18d3b887bae4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfb5f51f4384b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb22f5e395f74ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49186ff4442a4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EMU Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWMM18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>