--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfd395544d44a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f25c658964c4d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd095032dbe9347c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ba976248a24741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421d903879934faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd095032dbe9347c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65020b2ba6a34d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ba976248a24741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>