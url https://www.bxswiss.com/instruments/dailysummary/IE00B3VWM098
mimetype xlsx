--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f25c658964c4d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb4c7cdbf9d48fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ba976248a24741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62bcc7b653e14194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65020b2ba6a34d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ba976248a24741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b6d48cf1304d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62bcc7b653e14194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>558,861</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>557,910</x:t>
-[...296 lines deleted...]
-          <x:t>549,856</x:t>
+          <x:t>557,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>