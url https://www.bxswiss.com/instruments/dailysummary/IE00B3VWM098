--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0286157f995d4399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65603590828145ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e23ddbbe2724ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9951f1cab2499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d8b8dcb2e048ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e23ddbbe2724ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2147ef96ed574eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9951f1cab2499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>