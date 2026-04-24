--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65603590828145ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f96dec98d645de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9951f1cab2499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719e5172b9b24026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2147ef96ed574eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9951f1cab2499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re064c285c95741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719e5172b9b24026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>