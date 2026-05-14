--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f96dec98d645de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea44b4b32b5a4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R719e5172b9b24026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac44bbae29f4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re064c285c95741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R719e5172b9b24026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f24b59ae14b4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac44bbae29f4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>