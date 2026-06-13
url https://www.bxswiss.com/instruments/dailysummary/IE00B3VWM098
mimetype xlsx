--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea44b4b32b5a4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e19e5aa6db54c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac44bbae29f4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0101438e61c471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f24b59ae14b4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac44bbae29f4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0369f83bc440497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0101438e61c471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>