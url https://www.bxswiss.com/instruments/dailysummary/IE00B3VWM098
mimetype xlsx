--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e19e5aa6db54c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8371f4619e4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0101438e61c471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618d3f7e453c48e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0369f83bc440497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0101438e61c471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7935f446a6734af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618d3f7e453c48e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>