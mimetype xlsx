--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8371f4619e4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedf28752b5a43c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618d3f7e453c48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de377372faf4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7935f446a6734af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618d3f7e453c48e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7d3fd01a9b4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de377372faf4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>