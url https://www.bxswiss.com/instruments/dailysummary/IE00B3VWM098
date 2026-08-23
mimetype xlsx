--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedf28752b5a43c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9273c0f32f4785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de377372faf4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea51f87cdf754b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7d3fd01a9b4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de377372faf4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75374ed3efdd40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea51f87cdf754b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>