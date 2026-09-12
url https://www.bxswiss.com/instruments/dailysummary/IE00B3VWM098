--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9273c0f32f4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfd395544d44a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea51f87cdf754b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd095032dbe9347c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75374ed3efdd40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea51f87cdf754b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R421d903879934faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd095032dbe9347c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA Small Cap ESG Enhanced CTB UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWM098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>