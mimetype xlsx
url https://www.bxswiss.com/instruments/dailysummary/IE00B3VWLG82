--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d19a2e337343df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d650710b7e4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c285e6f7dc41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18c87ca425c4774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cc491b556b4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c285e6f7dc41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re385081186cf4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18c87ca425c4774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>