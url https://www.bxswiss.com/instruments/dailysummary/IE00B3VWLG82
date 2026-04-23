--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d650710b7e4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65f8cf8ed344d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18c87ca425c4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbf996d56974ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re385081186cf4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18c87ca425c4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4038a48d914a4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbf996d56974ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>284,116</x:t>
-[...549 lines deleted...]
-          <x:t>270,216</x:t>
+          <x:t>281,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>