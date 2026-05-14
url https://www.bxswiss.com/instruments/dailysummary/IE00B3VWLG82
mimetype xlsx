--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65f8cf8ed344d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4d1a38a4b74c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbf996d56974ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ea1633b46a49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4038a48d914a4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbf996d56974ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac54621a6e24a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ea1633b46a49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>