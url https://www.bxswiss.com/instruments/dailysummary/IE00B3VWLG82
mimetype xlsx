--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4d1a38a4b74c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bd4b702f634cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ea1633b46a49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ad3bd7895a4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac54621a6e24a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ea1633b46a49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8560f4e0aaf1451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ad3bd7895a4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>