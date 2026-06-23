--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bd4b702f634cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae2896acf0240a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ad3bd7895a4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99dc03e8ce94e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8560f4e0aaf1451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ad3bd7895a4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b776015bf2a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99dc03e8ce94e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>