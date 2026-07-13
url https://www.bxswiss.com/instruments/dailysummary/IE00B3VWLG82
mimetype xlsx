--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae2896acf0240a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re681be064c3d4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99dc03e8ce94e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7987bb51b8b742c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b776015bf2a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99dc03e8ce94e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f79ba85c04d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7987bb51b8b742c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>