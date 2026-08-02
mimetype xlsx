--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re681be064c3d4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba5afc992cf4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7987bb51b8b742c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfc787017cb49fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f79ba85c04d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7987bb51b8b742c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b08a1e46e844eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfc787017cb49fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>