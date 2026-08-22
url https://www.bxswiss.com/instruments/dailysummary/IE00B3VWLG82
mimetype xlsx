--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba5afc992cf4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47b932ec7a8467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfc787017cb49fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4fd3412712468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b08a1e46e844eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfc787017cb49fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c1ac34cfef4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4fd3412712468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>