--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47b932ec7a8467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20831e4c5443ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4fd3412712468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b9b525be314cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c1ac34cfef4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4fd3412712468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4e2a8ec9d34b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b9b525be314cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>