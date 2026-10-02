--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c20831e4c5443ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c08a13e7d0247e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b9b525be314cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaaccfc07c76454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4e2a8ec9d34b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b9b525be314cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29d390cd6b24b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaaccfc07c76454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>