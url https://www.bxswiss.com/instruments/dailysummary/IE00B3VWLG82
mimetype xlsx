--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c08a13e7d0247e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539b9411a6a34e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaaccfc07c76454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2014c5e317754686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29d390cd6b24b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaaccfc07c76454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e1c912bb404127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2014c5e317754686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK Small Cap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VWLG82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>