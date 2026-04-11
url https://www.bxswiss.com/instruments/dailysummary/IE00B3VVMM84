--- v4 (2026-03-21)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10d55953b744344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef66ba7cab749ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ef5fc740f64727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbcd82403b54161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffdcc40d38f4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ef5fc740f64727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc6fddcfc7e4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbcd82403b54161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>