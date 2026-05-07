--- v5 (2026-04-11)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef66ba7cab749ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a253c40c50b4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbcd82403b54161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8063efebb54786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc6fddcfc7e4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbcd82403b54161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c2f8a2e0d549a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8063efebb54786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>