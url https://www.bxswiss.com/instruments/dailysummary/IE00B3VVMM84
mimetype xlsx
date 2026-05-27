--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a253c40c50b4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181226bc010641c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8063efebb54786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23779cfddba40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c2f8a2e0d549a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8063efebb54786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58afeec959e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23779cfddba40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>