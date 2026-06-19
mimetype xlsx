--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181226bc010641c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ee5f1821be4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23779cfddba40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff07d5f441ca403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58afeec959e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23779cfddba40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742ae6f3f8344abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff07d5f441ca403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>