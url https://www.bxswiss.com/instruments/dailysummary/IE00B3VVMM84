--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ee5f1821be4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7903c8b49a4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff07d5f441ca403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6048367b5af543f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742ae6f3f8344abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff07d5f441ca403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1723670e143e422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6048367b5af543f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>64,577</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,453</x:t>
-[...409 lines deleted...]
-          <x:t>67,014</x:t>
+          <x:t>65,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>