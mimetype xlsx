--- v9 (2026-07-09)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e7903c8b49a4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2824cbb265ea4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6048367b5af543f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9669bd0ab4145f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1723670e143e422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6048367b5af543f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0cdf0620014b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9669bd0ab4145f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>66,173</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,657</x:t>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>65,342</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>