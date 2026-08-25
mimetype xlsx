--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2824cbb265ea4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273fe2fea598459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9669bd0ab4145f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6760bf7169a24acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0cdf0620014b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9669bd0ab4145f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af0f0df26724bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6760bf7169a24acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>