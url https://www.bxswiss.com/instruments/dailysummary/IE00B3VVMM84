--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273fe2fea598459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f83a2a64e99420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6760bf7169a24acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218f3fa3077f4982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af0f0df26724bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6760bf7169a24acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a242137dfa4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218f3fa3077f4982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>66,950</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,932</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>66,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>