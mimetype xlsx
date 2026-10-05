--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f83a2a64e99420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3c8485e3254a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218f3fa3077f4982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9097237f31cd465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a242137dfa4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218f3fa3077f4982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e1561a310c41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9097237f31cd465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>67,504</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>67,344</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>