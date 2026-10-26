--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3c8485e3254a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6905648298d34acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9097237f31cd465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d01c46f4bb4523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e1561a310c41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9097237f31cd465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c47718d01647c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d01c46f4bb4523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VVMM84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>68,496</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>69,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>