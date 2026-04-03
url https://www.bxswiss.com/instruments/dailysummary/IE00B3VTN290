--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d927b1b3884ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908a96038eb84e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270f2f8946cc491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed8498412b24760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcc3c11b820d4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270f2f8946cc491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48acfdf0e8f34e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed8498412b24760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,030</x:t>
-[...549 lines deleted...]
-          <x:t>155,751</x:t>
+          <x:t>153,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>