--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908a96038eb84e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98309d21b59476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed8498412b24760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4975956ec8af40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48acfdf0e8f34e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed8498412b24760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3df981143442ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4975956ec8af40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>154,313</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>152,967</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>152,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>