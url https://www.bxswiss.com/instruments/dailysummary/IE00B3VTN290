--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98309d21b59476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31baacc6637b4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4975956ec8af40b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f37a3b9a7f4ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3df981143442ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4975956ec8af40b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb8a917ad244b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f37a3b9a7f4ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>151,835</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,934</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>152,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>