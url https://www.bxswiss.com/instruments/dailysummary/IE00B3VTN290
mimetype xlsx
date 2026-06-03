--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31baacc6637b4abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d7690cb6c8400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f37a3b9a7f4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a62f79110d7497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb8a917ad244b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f37a3b9a7f4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9881083e094b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a62f79110d7497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>152,262</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>152,928</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>152,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,344</x:t>
-[...139 lines deleted...]
-          <x:t>151,934</x:t>
+          <x:t>153,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>