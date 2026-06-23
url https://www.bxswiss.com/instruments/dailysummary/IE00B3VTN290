--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d7690cb6c8400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08acf265ab164ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a62f79110d7497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c09fd7ddd54722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e9881083e094b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a62f79110d7497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae66013c78a4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c09fd7ddd54722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>152,348</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,344</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>