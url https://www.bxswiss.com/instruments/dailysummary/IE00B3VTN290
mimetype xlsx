--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08acf265ab164ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6604f6f4cd564509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c09fd7ddd54722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dec505f56ef4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae66013c78a4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c09fd7ddd54722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656ca46e02724752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dec505f56ef4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>153,843</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,521</x:t>
-[...512 lines deleted...]
-          <x:t>154,190</x:t>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>