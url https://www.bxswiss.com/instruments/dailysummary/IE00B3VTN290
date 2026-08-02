--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6604f6f4cd564509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb00d0396ec49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dec505f56ef4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8429ee9fd9540bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656ca46e02724752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dec505f56ef4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3a5a49315c4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8429ee9fd9540bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>154,125</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,312</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>