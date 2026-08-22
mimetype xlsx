--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb00d0396ec49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59adc09552434861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8429ee9fd9540bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4daa3d157944132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3a5a49315c4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8429ee9fd9540bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedaf88791984222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4daa3d157944132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>152,134</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>151,774</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>151,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>