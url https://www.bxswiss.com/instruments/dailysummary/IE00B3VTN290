--- v12 (2026-08-22)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59adc09552434861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c14f48a3284cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4daa3d157944132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e6848edd0d4084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedaf88791984222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4daa3d157944132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc75c33076474fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e6848edd0d4084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>151,399</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>