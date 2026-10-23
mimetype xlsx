--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c14f48a3284cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e97e104b5a4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e6848edd0d4084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0840da692cd84756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc75c33076474fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e6848edd0d4084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d4e35c072a4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0840da692cd84756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII € Govt Bond 7-10yr UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTN290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>148,448</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>147,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>