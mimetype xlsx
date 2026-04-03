--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b20968b59e34214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848cae9955e24206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra640e2fea8ca4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a921e5b88346ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047c47aec18741c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra640e2fea8ca4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra329e8eea7634acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a921e5b88346ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>