--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848cae9955e24206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re815de662cc04895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a921e5b88346ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0f0926094c44de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra329e8eea7634acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a921e5b88346ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eeff88a0064cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0f0926094c44de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>