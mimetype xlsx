--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re815de662cc04895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28e9a469f0f4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0f0926094c44de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004d8dd834b24c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eeff88a0064cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0f0926094c44de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab16b8338314a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004d8dd834b24c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>