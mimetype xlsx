--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28e9a469f0f4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9e0a0dd7144db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004d8dd834b24c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb048f1f99b43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab16b8338314a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004d8dd834b24c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc10ac2ecacc4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb048f1f99b43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>122,842</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,477</x:t>
-[...362 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,631</x:t>
-[...112 lines deleted...]
-          <x:t>122,264</x:t>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>121,952</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>