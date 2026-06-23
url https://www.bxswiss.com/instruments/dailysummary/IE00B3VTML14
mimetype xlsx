--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9e0a0dd7144db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56355dfa62f0490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb048f1f99b43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142bb061d43e4a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc10ac2ecacc4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb048f1f99b43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ef28a36c324d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142bb061d43e4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,631</x:t>
-[...70 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>122,701</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>