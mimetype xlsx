--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56355dfa62f0490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebd20bfb8e24d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142bb061d43e4a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244203e679f742e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ef28a36c324d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142bb061d43e4a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7751426b81144c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244203e679f742e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>