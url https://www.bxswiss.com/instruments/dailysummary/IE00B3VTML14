--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebd20bfb8e24d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f45e7dd14c8453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244203e679f742e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b8c52a10a794031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7751426b81144c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244203e679f742e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde127560515b459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b8c52a10a794031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>123,516</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,394</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>123,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,869</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>