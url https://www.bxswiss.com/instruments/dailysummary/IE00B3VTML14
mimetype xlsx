--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f45e7dd14c8453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cf0bc417ae4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b8c52a10a794031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01df0c210d154b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde127560515b459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b8c52a10a794031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9226ed8b98d41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01df0c210d154b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>123,829</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,765</x:t>
-[...394 lines deleted...]
-          <x:t>124,566</x:t>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,319</x:t>
-[...85 lines deleted...]
-          <x:t>124,006</x:t>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>