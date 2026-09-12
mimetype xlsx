--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cf0bc417ae4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd41bb7b018c4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01df0c210d154b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d57f903272445ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9226ed8b98d41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01df0c210d154b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad968cf20904b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d57f903272445ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>124,566</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,319</x:t>
-[...26 lines deleted...]
-          <x:t>124,332</x:t>
+          <x:t>125,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>124,616</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>