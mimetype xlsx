--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd41bb7b018c4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6a57917031442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d57f903272445ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6f5555c2fe4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad968cf20904b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d57f903272445ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87856974ecd240ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6f5555c2fe4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>