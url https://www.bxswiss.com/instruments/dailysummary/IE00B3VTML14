--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6a57917031442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b69f6130ea413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6f5555c2fe4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292c32ddc3b5453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87856974ecd240ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6f5555c2fe4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb6d12d26cb4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292c32ddc3b5453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Government Bond 3-7yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTML14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>