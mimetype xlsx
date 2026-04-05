--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952d7d198ba64aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84e2bce9fd7406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd915242931411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6366d3d2ce4947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294dd002d7fb46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd915242931411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e856d00666c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6366d3d2ce4947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>106,347</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,067</x:t>
-[...544 lines deleted...]
-          <x:t>104,527</x:t>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>