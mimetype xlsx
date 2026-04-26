--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84e2bce9fd7406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8275d48c4b42cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6366d3d2ce4947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051dec26759f4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e856d00666c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6366d3d2ce4947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794afcbc315d44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051dec26759f4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>