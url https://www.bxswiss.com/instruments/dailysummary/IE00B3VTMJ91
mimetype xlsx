--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8275d48c4b42cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc8ec3ff2954540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051dec26759f4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8592cdaae6dd4ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794afcbc315d44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051dec26759f4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8b0ec8965140fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8592cdaae6dd4ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>105,914</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>106,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,148</x:t>
-[...323 lines deleted...]
-          <x:t>106,186</x:t>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>106,628</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>