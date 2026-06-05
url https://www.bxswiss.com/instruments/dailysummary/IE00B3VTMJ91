--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc8ec3ff2954540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12b8873ee8f496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8592cdaae6dd4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be869f20a4e47c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8b0ec8965140fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8592cdaae6dd4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cac396818bb4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be869f20a4e47c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>106,186</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>106,233</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>105,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>