--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12b8873ee8f496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f6fd5a6e0d4e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be869f20a4e47c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f55ee8657f242b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cac396818bb4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be869f20a4e47c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae32039170348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f55ee8657f242b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>106,298</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,111</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,333</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>