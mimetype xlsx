--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f6fd5a6e0d4e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6735b678594324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f55ee8657f242b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3d7e2b7d0b4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae32039170348dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f55ee8657f242b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb97b8f5a53e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3d7e2b7d0b4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>107,197</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,098</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>106,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,226</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>