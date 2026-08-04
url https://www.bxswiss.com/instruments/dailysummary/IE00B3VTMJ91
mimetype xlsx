--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6735b678594324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f3cd3c14a348e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3d7e2b7d0b4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c7a226fb734b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb97b8f5a53e4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3d7e2b7d0b4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd02361b3d554ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c7a226fb734b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>106,936</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...478 lines deleted...]
-          <x:t>107,450</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>