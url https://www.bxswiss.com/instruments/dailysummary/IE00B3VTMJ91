--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f3cd3c14a348e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b865b6eff84edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c7a226fb734b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98118f95e1f843da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd02361b3d554ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c7a226fb734b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d178fbbe3184fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98118f95e1f843da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>