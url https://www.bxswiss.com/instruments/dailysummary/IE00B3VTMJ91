--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b865b6eff84edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8dee80f6d345ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98118f95e1f843da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf659d170cf4f41f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d178fbbe3184fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98118f95e1f843da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf4d74d958c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf659d170cf4f41f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>109,045</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,646</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,186</x:t>
-[...31 lines deleted...]
-          <x:t>109,037</x:t>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>109,499</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>108,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>