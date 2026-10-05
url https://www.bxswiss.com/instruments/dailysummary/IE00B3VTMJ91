--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8dee80f6d345ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c4b87c69504814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf659d170cf4f41f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74960842f7c4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf4d74d958c4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf659d170cf4f41f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4242971d87a34855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74960842f7c4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>109,397</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,272</x:t>
-[...544 lines deleted...]
-          <x:t>109,790</x:t>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>