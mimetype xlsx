--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c4b87c69504814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ef798b27c84c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74960842f7c4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87e4872e90c4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4242971d87a34855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74960842f7c4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc693f417772e477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87e4872e90c4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Euro Government Bond 1-3yr UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VTMJ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>