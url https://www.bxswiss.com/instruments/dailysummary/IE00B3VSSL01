--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafdea76dff164aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23148ae3c5274fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cefe4b472c4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff64088a6fd44f9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3040e7eb804063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cefe4b472c4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04e2323fce84e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff64088a6fd44f9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>863,404</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>850,427</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>865,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>863,389</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>851,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>859,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>