--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23148ae3c5274fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcc77cd3b244a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff64088a6fd44f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4ee04886ce48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04e2323fce84e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff64088a6fd44f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf413ef4cbcf4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4ee04886ce48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>903,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>948,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>