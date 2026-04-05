--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68590c6937bc4f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8cc85d6ba24367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ed0d1116a94ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1757405fdb24dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530fbd5b0c874364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ed0d1116a94ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6722222555a4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1757405fdb24dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>636,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>