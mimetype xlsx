--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8cc85d6ba24367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24071d3430f142b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1757405fdb24dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252d161299c04110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6722222555a4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1757405fdb24dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50531683ffd4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252d161299c04110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>632,203</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>