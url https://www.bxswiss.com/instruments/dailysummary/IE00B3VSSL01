--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24071d3430f142b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefd85f2ad0b4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252d161299c04110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6a1cada87a4ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50531683ffd4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252d161299c04110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c3bd46d1624bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6a1cada87a4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>732,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>