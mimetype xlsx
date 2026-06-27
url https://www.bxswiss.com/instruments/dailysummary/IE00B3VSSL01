--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefd85f2ad0b4d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf989d6be97634d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6a1cada87a4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69da2c732db4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c3bd46d1624bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6a1cada87a4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a25e0913639452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69da2c732db4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>809,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>840,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>