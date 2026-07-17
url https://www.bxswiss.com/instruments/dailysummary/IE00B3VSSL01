--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf989d6be97634d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f14943d2074bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69da2c732db4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1bd57a8f3e4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a25e0913639452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69da2c732db4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58094f34add4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1bd57a8f3e4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>826,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>805,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>