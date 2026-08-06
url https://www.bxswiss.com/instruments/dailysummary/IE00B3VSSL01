--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f14943d2074bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272bb1570ab14868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1bd57a8f3e4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba3d2a5df73422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58094f34add4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1bd57a8f3e4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78281ce2007499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba3d2a5df73422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>837,942</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>822,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>830,187</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>833,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,870</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>816,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>