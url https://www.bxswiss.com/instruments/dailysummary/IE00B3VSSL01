--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272bb1570ab14868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c535e753b744a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba3d2a5df73422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8a41840c3c4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78281ce2007499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba3d2a5df73422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a986d20daf4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8a41840c3c4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>