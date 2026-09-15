--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c535e753b744a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafdea76dff164aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8a41840c3c4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cefe4b472c4778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a986d20daf4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8a41840c3c4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3040e7eb804063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cefe4b472c4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Technology S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VSSL01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>870,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>