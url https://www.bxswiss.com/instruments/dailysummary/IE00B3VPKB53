--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c357e1e89c4ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0d39666e964bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb96b5ee51644c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138ab25ac4cb420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aac37e808954373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb96b5ee51644c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada3cc566a834148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138ab25ac4cb420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>