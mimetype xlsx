--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0d39666e964bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8e3b133b4546b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138ab25ac4cb420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b06668c9d1d438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada3cc566a834148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138ab25ac4cb420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3c21cc85c04a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b06668c9d1d438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>537,269</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>534,298</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>529,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>538,594</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>536,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,301</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>