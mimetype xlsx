--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8e3b133b4546b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8a4cbfc0d4472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b06668c9d1d438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f55104687f4072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a3c21cc85c04a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b06668c9d1d438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17480e7af9d1440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f55104687f4072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>