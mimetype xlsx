--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8a4cbfc0d4472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f87a7286674d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f55104687f4072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b12b63776046ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17480e7af9d1440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f55104687f4072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bceddd038a849b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b12b63776046ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>