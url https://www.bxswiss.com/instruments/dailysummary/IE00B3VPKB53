--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f87a7286674d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f4dca61df84273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b12b63776046ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4239c207e1ed45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bceddd038a849b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b12b63776046ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d29886badd48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4239c207e1ed45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>511,976</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>