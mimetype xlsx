--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f4dca61df84273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b68e6d5cedd49c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4239c207e1ed45bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf01c91f56f740c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d29886badd48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4239c207e1ed45bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2974ba7356ca4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf01c91f56f740c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>