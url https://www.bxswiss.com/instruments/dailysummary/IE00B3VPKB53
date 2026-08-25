--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b68e6d5cedd49c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde93941802f24bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf01c91f56f740c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125c2406a67f4a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2974ba7356ca4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf01c91f56f740c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f707e22d886441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125c2406a67f4a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>