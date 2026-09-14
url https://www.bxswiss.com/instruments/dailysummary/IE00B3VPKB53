--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde93941802f24bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc44fdb38a94f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R125c2406a67f4a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7493191d2882419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f707e22d886441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R125c2406a67f4a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f0df16a4c9486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7493191d2882419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>