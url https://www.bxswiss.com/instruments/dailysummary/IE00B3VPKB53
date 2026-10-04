--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc44fdb38a94f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d7f90e951a4217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7493191d2882419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb15a177fe741b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f0df16a4c9486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7493191d2882419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efe12fd6d6f41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb15a177fe741b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>