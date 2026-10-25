--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d7f90e951a4217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040ec221974d4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb15a177fe741b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aae0b1189244234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efe12fd6d6f41fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb15a177fe741b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a2aca5a84641ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aae0b1189244234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Utilities S&amp;P US Select Sector UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3VPKB53</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>