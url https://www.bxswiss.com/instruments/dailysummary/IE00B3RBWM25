--- v3 (2026-03-16)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d6a8bce1ac4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21760c49eeed475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f9db35aaf44d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb99ef5cc204f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfae5f70dfa4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f9db35aaf44d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f0f07b69784c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb99ef5cc204f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>