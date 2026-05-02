--- v4 (2026-04-12)
+++ v5 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21760c49eeed475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c592cf3e2a4f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb99ef5cc204f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb407547f2204659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f0f07b69784c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb99ef5cc204f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ea4634663a49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb407547f2204659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>