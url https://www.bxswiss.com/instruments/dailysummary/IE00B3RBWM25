--- v5 (2026-05-02)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c592cf3e2a4f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01d74263c594d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb407547f2204659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243a7c9fcbcd4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ea4634663a49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb407547f2204659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd920494fdde04d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243a7c9fcbcd4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>