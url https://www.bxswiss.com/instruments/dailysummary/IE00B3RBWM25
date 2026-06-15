--- v6 (2026-05-25)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01d74263c594d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fc0a307abb4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243a7c9fcbcd4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a187842f4d408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd920494fdde04d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243a7c9fcbcd4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a757cc135134e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a187842f4d408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,960</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>