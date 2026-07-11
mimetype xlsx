--- v7 (2026-06-15)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fc0a307abb4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552f228ec7a24716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a187842f4d408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c1eff65a974753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a757cc135134e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a187842f4d408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439511769814456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c1eff65a974753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,489 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...437 lines deleted...]
-        <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>