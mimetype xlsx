--- v8 (2026-07-11)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552f228ec7a24716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8576310336b4ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c1eff65a974753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584ac15da8ec472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439511769814456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c1eff65a974753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5f854713394abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584ac15da8ec472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,120</x:t>
-[...495 lines deleted...]
-          <x:t>148,611</x:t>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>