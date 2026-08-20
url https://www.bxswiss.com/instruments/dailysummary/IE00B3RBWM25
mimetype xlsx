--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8576310336b4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60db9b10596549c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584ac15da8ec472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba873cbdcac04ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5f854713394abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584ac15da8ec472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra017a0160ccf407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba873cbdcac04ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>