--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60db9b10596549c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df32fcff5444dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba873cbdcac04ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfd6498acd7437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra017a0160ccf407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba873cbdcac04ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986db6db48d346c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfd6498acd7437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>151,773</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>150,838</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>