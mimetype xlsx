--- v11 (2026-09-10)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df32fcff5444dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb5d251eb9b4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfd6498acd7437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a38fcf86b14ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986db6db48d346c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfd6498acd7437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91db233a4b204886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a38fcf86b14ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>