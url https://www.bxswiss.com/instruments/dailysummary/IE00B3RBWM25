--- v12 (2026-10-03)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb5d251eb9b4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065b88a2399f4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a38fcf86b14ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a28d44668c049a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91db233a4b204886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a38fcf86b14ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27bc62314a64e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a28d44668c049a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3RBWM25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>152,604</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>154,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>