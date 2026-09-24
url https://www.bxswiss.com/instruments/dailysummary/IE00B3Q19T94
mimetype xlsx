--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b40cb1152744308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916bab1d4f834f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfab238940434b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0606312b24004db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308e4fc1e6114f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfab238940434b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0accd83b5ec44587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0606312b24004db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>224,172</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,840</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>