--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916bab1d4f834f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8c761394584bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0606312b24004db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2182c76ec4674265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0accd83b5ec44587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0606312b24004db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8ad2fef77d4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2182c76ec4674265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>