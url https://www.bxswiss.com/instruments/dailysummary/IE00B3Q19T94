--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8c761394584bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ab4e598c5d468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2182c76ec4674265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab26d8e70254ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8ad2fef77d4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2182c76ec4674265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race08012ff164ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab26d8e70254ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>