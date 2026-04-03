--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8929bf4e72de47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6644616e73754e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3996ace60ab94978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7054d07a2041bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280bdc4e31024aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3996ace60ab94978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda107a38ffd6416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7054d07a2041bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>