--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6644616e73754e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c58a7ba6f4445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7054d07a2041bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eefb95a3c49454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda107a38ffd6416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7054d07a2041bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe20a1c145a4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eefb95a3c49454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>