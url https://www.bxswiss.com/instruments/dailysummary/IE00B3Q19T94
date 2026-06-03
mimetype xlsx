--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c58a7ba6f4445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5415c4f7e514fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eefb95a3c49454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2e1506e8794420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe20a1c145a4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eefb95a3c49454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53008195650459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2e1506e8794420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,430</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>