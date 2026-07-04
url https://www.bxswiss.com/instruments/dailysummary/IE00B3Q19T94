--- v8 (2026-06-03)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5415c4f7e514fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd020d1de276d4f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2e1506e8794420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8d62d8988c4040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53008195650459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2e1506e8794420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18cf95a75584576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8d62d8988c4040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>