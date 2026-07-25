--- v9 (2026-07-04)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd020d1de276d4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c6260457c41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8d62d8988c4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7053c9b15db945b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18cf95a75584576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8d62d8988c4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f1e33e1f11488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7053c9b15db945b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>