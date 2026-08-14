--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c6260457c41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442623400cc24363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7053c9b15db945b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabe65c394974f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f1e33e1f11488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7053c9b15db945b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bad1e5c0817469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabe65c394974f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>210,216</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,588</x:t>
-[...597 lines deleted...]
-        <x:is>
           <x:t>212,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>