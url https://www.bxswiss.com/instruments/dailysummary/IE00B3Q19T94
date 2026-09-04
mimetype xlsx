--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442623400cc24363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b40cb1152744308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabe65c394974f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfab238940434b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bad1e5c0817469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabe65c394974f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308e4fc1e6114f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfab238940434b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3Q19T94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>