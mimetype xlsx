--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237463aefb6448bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b88998d1b314e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b94b6ccdf8c4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6083e5e053894d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2fd4d5214b4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b94b6ccdf8c4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce2301c0ffc4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6083e5e053894d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,615</x:t>
-[...205 lines deleted...]
-          <x:t>98,668</x:t>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,668</x:t>
-[...48 lines deleted...]
-          <x:t>98,715</x:t>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...16 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>98,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>