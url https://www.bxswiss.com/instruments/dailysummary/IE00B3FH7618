--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b88998d1b314e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb04110c7bb426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6083e5e053894d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b012cc15f14f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce2301c0ffc4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6083e5e053894d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfeea7eeb914429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b012cc15f14f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,729</x:t>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,684</x:t>
-[...11 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,675</x:t>
-[...571 lines deleted...]
-          <x:t>98,798</x:t>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>