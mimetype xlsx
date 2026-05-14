--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb04110c7bb426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50c2e9db55841d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b012cc15f14f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc186ecd8c94582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfeea7eeb914429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b012cc15f14f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25db87e53d214c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc186ecd8c94582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>98,736</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,707</x:t>
-[...409 lines deleted...]
-          <x:t>98,914</x:t>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>