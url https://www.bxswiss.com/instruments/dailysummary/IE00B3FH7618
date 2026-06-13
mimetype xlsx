--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50c2e9db55841d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcb2b6c4fd54271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc186ecd8c94582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce75d9d5b7f407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25db87e53d214c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc186ecd8c94582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28656458e4314fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce75d9d5b7f407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>98,723</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,414</x:t>
-[...38 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,220</x:t>
-[...171 lines deleted...]
-          <x:t>99,013</x:t>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>