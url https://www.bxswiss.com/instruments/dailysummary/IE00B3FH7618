--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcb2b6c4fd54271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80fb527713041b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce75d9d5b7f407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a93691bef5478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28656458e4314fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce75d9d5b7f407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a13b9bfc8b4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a93691bef5478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,165</x:t>
-[...124 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,252</x:t>
-[...210 lines deleted...]
-          <x:t>99,179</x:t>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,109</x:t>
-[...31 lines deleted...]
-          <x:t>99,201</x:t>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>