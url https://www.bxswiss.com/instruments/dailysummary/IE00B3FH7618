--- v11 (2026-07-03)
+++ v12 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80fb527713041b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8693fa09e49f4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a93691bef5478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b3666710694844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a13b9bfc8b4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a93691bef5478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6279db108e43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b3666710694844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,179</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,109</x:t>
-[...38 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,356</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>99,326</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,325</x:t>
-[...16 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...43 lines deleted...]
-          <x:t>99,371</x:t>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,358</x:t>
-[...4 lines deleted...]
-          <x:t>99,386</x:t>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>