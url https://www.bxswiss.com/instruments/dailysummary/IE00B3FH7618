--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8693fa09e49f4001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebfdea1f0c74dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b3666710694844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acda83d313f40a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6279db108e43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b3666710694844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7885a75082e2444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acda83d313f40a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...43 lines deleted...]
-          <x:t>99,371</x:t>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,358</x:t>
-[...70 lines deleted...]
-          <x:t>99,366</x:t>
+          <x:t>99,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,367</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,455</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>