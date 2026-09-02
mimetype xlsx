--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebfdea1f0c74dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacd4b8fa51c4caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acda83d313f40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb2e613190b4d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7885a75082e2444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acda83d313f40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra552954895794f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb2e613190b4d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,652</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,498</x:t>
-[...328 lines deleted...]
-          <x:t>98,620</x:t>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>