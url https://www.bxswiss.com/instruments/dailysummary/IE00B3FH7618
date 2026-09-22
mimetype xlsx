--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacd4b8fa51c4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5879c60d5004e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb2e613190b4d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c1935bdf2e4857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra552954895794f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb2e613190b4d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439872d6f21c4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c1935bdf2e4857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,638</x:t>
-[...119 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>98,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>