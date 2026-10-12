--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5879c60d5004e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1cdd4286d54cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c1935bdf2e4857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e3883187bf406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439872d6f21c4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c1935bdf2e4857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9361d60bbbb44286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e3883187bf406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>27.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,773</x:t>
-[...468 lines deleted...]
-          <x:t>98,782</x:t>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>