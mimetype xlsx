--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1cdd4286d54cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76d14b635e048b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e3883187bf406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b77f077a03483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9361d60bbbb44286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e3883187bf406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fca8f4463354bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b77f077a03483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 0-1yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3FH7618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>06.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,947</x:t>
-[...117 lines deleted...]
-          <x:t>98,936</x:t>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>