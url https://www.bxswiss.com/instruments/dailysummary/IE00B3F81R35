--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f63a30fd76c4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4163c4e14b4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e68f93f17214cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce0c35f12b43d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf93b002023c946ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e68f93f17214cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf44bfc509c743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce0c35f12b43d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>