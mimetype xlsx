--- v5 (2026-04-12)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4163c4e14b4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e91ec2763a248fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce0c35f12b43d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a21c5efdc004285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf44bfc509c743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce0c35f12b43d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45254c5205474e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a21c5efdc004285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>