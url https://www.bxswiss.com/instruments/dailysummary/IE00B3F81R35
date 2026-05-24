--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e91ec2763a248fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772d65efbf64455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a21c5efdc004285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec023cdda8a483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45254c5205474e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a21c5efdc004285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10877708d4d4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec023cdda8a483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>