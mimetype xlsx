--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772d65efbf64455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696d314a9df74de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec023cdda8a483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da476a80c4a43dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10877708d4d4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec023cdda8a483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe9b40346da47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da476a80c4a43dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>108,837</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>