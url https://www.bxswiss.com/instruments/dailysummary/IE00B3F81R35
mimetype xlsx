--- v8 (2026-06-13)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696d314a9df74de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbe64bda72d47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da476a80c4a43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b34c5d207fa46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe9b40346da47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da476a80c4a43dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6328478b6a946e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b34c5d207fa46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>109,782</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,452</x:t>
-[...242 lines deleted...]
-          <x:t>110,604</x:t>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>