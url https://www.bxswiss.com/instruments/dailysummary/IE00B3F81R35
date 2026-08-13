--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbe64bda72d47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e1852375964812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b34c5d207fa46a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57af4c3f8a1e45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6328478b6a946e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b34c5d207fa46a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c931462b8f447a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57af4c3f8a1e45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,929</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>110,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,103</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>