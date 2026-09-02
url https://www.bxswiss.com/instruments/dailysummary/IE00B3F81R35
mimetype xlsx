--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e1852375964812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf649a9b45084050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57af4c3f8a1e45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef3743820b641f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c931462b8f447a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57af4c3f8a1e45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f348851ffb4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef3743820b641f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>