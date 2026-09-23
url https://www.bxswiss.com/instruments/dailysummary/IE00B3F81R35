--- v11 (2026-09-02)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf649a9b45084050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3ee8ca538345eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef3743820b641f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46f5a8667a54013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f348851ffb4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef3743820b641f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ed487991504e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46f5a8667a54013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>109,647</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>110,144</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,134</x:t>
-[...539 lines deleted...]
-          <x:t>110,084</x:t>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>