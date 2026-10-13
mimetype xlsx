--- v12 (2026-09-23)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3ee8ca538345eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86bb2e24ae549a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46f5a8667a54013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf366c87b8e3d4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ed487991504e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46f5a8667a54013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92ac60953f04e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf366c87b8e3d4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>109,727</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,052</x:t>
-[...4 lines deleted...]
-          <x:t>109,589</x:t>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,824</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>