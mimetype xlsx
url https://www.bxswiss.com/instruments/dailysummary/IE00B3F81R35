--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86bb2e24ae549a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92b5c0ccd9944af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf366c87b8e3d4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96259222c6274e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92ac60953f04e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf366c87b8e3d4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f82a55e4a4411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96259222c6274e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81R35</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>