--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10ae63b036f497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564e33c541dc4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30fafa41e8344ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6f123c43c24b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142c1d2fbfff4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30fafa41e8344ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a59ffb2c62444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6f123c43c24b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>70,057</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>69,978</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>