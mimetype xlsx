--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564e33c541dc4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f1552fbaa94ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6f123c43c24b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c1f263e450497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69a59ffb2c62444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6f123c43c24b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3097811e4efe462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c1f263e450497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,017</x:t>
-[...210 lines deleted...]
-          <x:t>69,915</x:t>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,193</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>70,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>