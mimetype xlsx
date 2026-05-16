--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f1552fbaa94ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb14cb506b8148e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c1f263e450497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6694b979c1847fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3097811e4efe462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c1f263e450497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7846e3a63b594dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6694b979c1847fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>69,872</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,872</x:t>
-[...237 lines deleted...]
-          <x:t>70,303</x:t>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,057</x:t>
-[...178 lines deleted...]
-          <x:t>70,101</x:t>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,996</x:t>
-[...53 lines deleted...]
-          <x:t>70,193</x:t>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>