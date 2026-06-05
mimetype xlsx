--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb14cb506b8148e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceaaab933db4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6694b979c1847fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603b886a46e742f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7846e3a63b594dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6694b979c1847fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a185bd4acf481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603b886a46e742f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>69,752</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>69,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>69,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>