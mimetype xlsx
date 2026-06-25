--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbceaaab933db4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05b5a93f98b4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603b886a46e742f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2869e7e53d6c451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a185bd4acf481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603b886a46e742f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccaa6851d2dd4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2869e7e53d6c451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>