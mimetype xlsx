--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05b5a93f98b4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b745e1d90a44476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2869e7e53d6c451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83640e12f0c4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccaa6851d2dd4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2869e7e53d6c451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a95f5c4fe34535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83640e12f0c4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>