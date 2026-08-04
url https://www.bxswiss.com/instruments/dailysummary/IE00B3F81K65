--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b745e1d90a44476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1a7a7676174210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83640e12f0c4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f99738ae4a4a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a95f5c4fe34535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83640e12f0c4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5d244a3dc74bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f99738ae4a4a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>71,407</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,298</x:t>
-[...291 lines deleted...]
-          <x:t>71,371</x:t>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,298</x:t>
-[...161 lines deleted...]
-          <x:t>71,283</x:t>
+          <x:t>71,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>