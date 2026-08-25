--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1a7a7676174210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452f660289234299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f99738ae4a4a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88a639bbfe74c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5d244a3dc74bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f99738ae4a4a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e96be4d291c48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88a639bbfe74c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,196</x:t>
-[...225 lines deleted...]
-          <x:t>70,485</x:t>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>