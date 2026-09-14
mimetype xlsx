--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452f660289234299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8332bcfbfa94786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88a639bbfe74c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1675a5125f0343f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e96be4d291c48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88a639bbfe74c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69072e10a3634905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1675a5125f0343f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>70,451</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>69,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>