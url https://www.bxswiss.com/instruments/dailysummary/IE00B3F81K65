--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8332bcfbfa94786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93065e0cf0be4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1675a5125f0343f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e800b2284bc457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69072e10a3634905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1675a5125f0343f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bf4c20f60b4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e800b2284bc457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,336</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,848</x:t>
-[...414 lines deleted...]
-          <x:t>70,465</x:t>
+          <x:t>70,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>