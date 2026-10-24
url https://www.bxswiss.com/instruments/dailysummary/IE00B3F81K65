--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93065e0cf0be4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0357b593236a4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e800b2284bc457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd301dc43c45a4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bf4c20f60b4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e800b2284bc457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabdc8dee17124082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd301dc43c45a4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Government Bond UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81K65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>70,349</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>70,322</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,070</x:t>
-[...436 lines deleted...]
-          <x:t>70,055</x:t>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>