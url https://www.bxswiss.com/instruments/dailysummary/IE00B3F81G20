--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9f9b8405804faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857a0dc556a24719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2c4367e72c48d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbd84480a674c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a41fed366e64b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2c4367e72c48d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7429e49b8cbe4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbd84480a674c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>