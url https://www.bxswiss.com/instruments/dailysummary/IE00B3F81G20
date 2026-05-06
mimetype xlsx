--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857a0dc556a24719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428b8556441b4810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbd84480a674c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a394fe838f4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7429e49b8cbe4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbd84480a674c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3a22d9a2e2490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a394fe838f4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>