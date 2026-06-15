--- v8 (2026-05-06)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428b8556441b4810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dde7e05fbc4191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a394fe838f4d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa748c2da8034625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3a22d9a2e2490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a394fe838f4d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0349a1b51154d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa748c2da8034625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>89,906</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>92,289</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>