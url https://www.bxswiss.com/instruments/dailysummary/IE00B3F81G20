--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dde7e05fbc4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fec324dd3a94e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa748c2da8034625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b2778468f4734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0349a1b51154d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa748c2da8034625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf031f4936e194ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b2778468f4734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,191</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,232</x:t>
-[...544 lines deleted...]
-          <x:t>94,277</x:t>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>