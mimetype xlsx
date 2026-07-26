--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fec324dd3a94e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ff58a786c94d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b2778468f4734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d328309d17440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf031f4936e194ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b2778468f4734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c9371992649a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d328309d17440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>90,914</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,288</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>93,007</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>