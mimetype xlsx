--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ff58a786c94d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c28f6f172046e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d328309d17440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84228388474c405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c9371992649a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d328309d17440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1e7641454c459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84228388474c405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,856</x:t>
-[...522 lines deleted...]
-          <x:t>87,765</x:t>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>