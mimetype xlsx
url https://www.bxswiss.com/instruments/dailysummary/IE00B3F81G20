--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c28f6f172046e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07a998b95674ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84228388474c405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f2b2ff25f84561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1e7641454c459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84228388474c405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46390e1a0c7c4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f2b2ff25f84561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>