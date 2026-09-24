--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07a998b95674ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498ea95c11a3417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f2b2ff25f84561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33be984e5a84498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46390e1a0c7c4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f2b2ff25f84561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd86944b5b44a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33be984e5a84498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>91,312</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>93,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>