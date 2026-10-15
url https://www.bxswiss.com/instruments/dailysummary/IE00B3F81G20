--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498ea95c11a3417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892852100a64e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33be984e5a84498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c428cd2619d4c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd86944b5b44a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33be984e5a84498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e4fc5a3b134c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c428cd2619d4c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>94,094</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>