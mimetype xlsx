--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892852100a64e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebb85b1cd2f4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c428cd2619d4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72623634c14147c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e4fc5a3b134c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c428cd2619d4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ff3dce1a314903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72623634c14147c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Emerging Markets Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3F81G20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>