--- v13 (2026-08-28)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cb7d6863f24b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec3c7340ab84ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49b2c1d74a44801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae97ce20cd34e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6797688e29d8426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49b2c1d74a44801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6b0849f3ec4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae97ce20cd34e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,644</x:t>
-[...598 lines deleted...]
-          <x:t>98,801</x:t>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>