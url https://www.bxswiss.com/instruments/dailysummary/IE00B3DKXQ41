--- v14 (2026-09-18)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec3c7340ab84ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b81615b87b4b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae97ce20cd34e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199534b42adf4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6b0849f3ec4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae97ce20cd34e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09cc41bcee864985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199534b42adf4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>