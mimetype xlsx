--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57b0f8679b745c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cb408eddbc4937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4035ba7e1fd34e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190c93be83fe43cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ef9930b4294610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4035ba7e1fd34e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499437d269b9467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190c93be83fe43cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>