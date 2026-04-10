--- v7 (2026-04-08)
+++ v8 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68cb408eddbc4937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdba77da62524a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190c93be83fe43cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d3a0f376ce46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499437d269b9467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190c93be83fe43cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d12d38acaf34998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d3a0f376ce46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -686,28 +686,82 @@
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,426</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>