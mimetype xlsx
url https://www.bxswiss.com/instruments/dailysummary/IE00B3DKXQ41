--- v8 (2026-04-10)
+++ v9 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdba77da62524a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8680dcc1d37b499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d3a0f376ce46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704715529bc94477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d12d38acaf34998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d3a0f376ce46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc3edd2bb35453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704715529bc94477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>98,966</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>