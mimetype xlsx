--- v9 (2026-05-19)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8680dcc1d37b499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690abde28c334e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704715529bc94477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re776cec4138f4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc3edd2bb35453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704715529bc94477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5359c8e81f4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re776cec4138f4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,274</x:t>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,358</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,458</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,337</x:t>
-[...436 lines deleted...]
-          <x:t>97,511</x:t>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>