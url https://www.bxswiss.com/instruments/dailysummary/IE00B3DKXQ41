--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690abde28c334e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a8f39bb4664dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re776cec4138f4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9fe6641ac64c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5359c8e81f4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re776cec4138f4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fbe03595d2402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9fe6641ac64c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,358</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,250</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,535</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>