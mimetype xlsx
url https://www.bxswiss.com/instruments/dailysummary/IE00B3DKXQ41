--- v11 (2026-06-29)
+++ v12 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a8f39bb4664dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb10d6a675264f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9fe6641ac64c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d9243409164779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fbe03595d2402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9fe6641ac64c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddece9569eb24acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d9243409164779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>