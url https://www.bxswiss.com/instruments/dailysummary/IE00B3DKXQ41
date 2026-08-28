--- v12 (2026-07-19)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb10d6a675264f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cb7d6863f24b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d9243409164779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49b2c1d74a44801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddece9569eb24acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d9243409164779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6797688e29d8426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49b2c1d74a44801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III EUR Aggregate Bond ESG SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3DKXQ41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,966</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,872</x:t>
-[...566 lines deleted...]
-          <x:t>97,709</x:t>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>