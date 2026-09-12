--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5401af1dfe0e4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cb497dda7c489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919355acbcab4130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64a0a15de314363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6cfabc0656411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919355acbcab4130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6422dc76d2412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64a0a15de314363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>130,341</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,714</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>130,669</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,421</x:t>
-[...4 lines deleted...]
-          <x:t>130,726</x:t>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>