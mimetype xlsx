--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cb497dda7c489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86a0724250f4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64a0a15de314363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f53a38e77b847ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6422dc76d2412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64a0a15de314363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5d97f07a674d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f53a38e77b847ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>130,669</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,421</x:t>
-[...350 lines deleted...]
-          <x:t>130,269</x:t>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,524</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>130,796</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>