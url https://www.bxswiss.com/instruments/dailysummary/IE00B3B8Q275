--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86a0724250f4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b2f18063c54a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f53a38e77b847ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b3ae0b91a84c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5d97f07a674d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f53a38e77b847ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c3bbd39be34fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b3ae0b91a84c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>130,269</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,524</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,475</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>130,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>