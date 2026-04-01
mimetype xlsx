--- v4 (2026-03-12)
+++ v5 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73153cc1348c4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810f8ff79ad0476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a73c85fbe1498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43990eac91d74147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a89cab9a7d4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a73c85fbe1498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a81ebc5ac542d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43990eac91d74147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>