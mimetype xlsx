--- v5 (2026-04-01)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810f8ff79ad0476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ec56a03823413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43990eac91d74147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2588b6940f4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a81ebc5ac542d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43990eac91d74147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R625b26db9ef0403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2588b6940f4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>129,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>