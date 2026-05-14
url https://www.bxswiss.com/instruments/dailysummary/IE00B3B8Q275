--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ec56a03823413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7625db8bdc5740d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2588b6940f4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R609bd48fbd06458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R625b26db9ef0403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2588b6940f4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f63abdf08f4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R609bd48fbd06458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>