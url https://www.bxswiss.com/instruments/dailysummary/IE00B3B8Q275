--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7625db8bdc5740d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc7577e27114bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R609bd48fbd06458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05ea6a3b40a4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f63abdf08f4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R609bd48fbd06458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c57074e1234a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05ea6a3b40a4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,966</x:t>
-[...576 lines deleted...]
-          <x:t>128,965</x:t>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>