--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc7577e27114bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317eccfe3a9b4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05ea6a3b40a4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb538fe4b8e2e454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c57074e1234a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05ea6a3b40a4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a904896b7f24bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb538fe4b8e2e454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>