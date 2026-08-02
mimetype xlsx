--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R317eccfe3a9b4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15d2dd33a264fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb538fe4b8e2e454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd2b16e06464349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a904896b7f24bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb538fe4b8e2e454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf633f0e4c4d34539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd2b16e06464349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>130,743</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,616</x:t>
-[...539 lines deleted...]
-          <x:t>130,766</x:t>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>