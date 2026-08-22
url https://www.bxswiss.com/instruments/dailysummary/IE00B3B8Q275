--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15d2dd33a264fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5401af1dfe0e4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd2b16e06464349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919355acbcab4130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf633f0e4c4d34539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd2b16e06464349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6cfabc0656411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919355acbcab4130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Euro Covered Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8Q275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>130,763</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,653</x:t>
-[...156 lines deleted...]
-          <x:t>131,184</x:t>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,062</x:t>
-[...377 lines deleted...]
-          <x:t>129,869</x:t>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>