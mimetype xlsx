--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc561ccc691e4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cd027c636a4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86387cea6dec41ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26eb63daddbe4739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164c624f8d7d4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86387cea6dec41ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02652f9ce95f44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26eb63daddbe4739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>129,454</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,269</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>130,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,679</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>