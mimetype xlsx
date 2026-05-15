--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cd027c636a4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1671b83c03342d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26eb63daddbe4739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cac4344a40b494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02652f9ce95f44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26eb63daddbe4739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3e551cc5504a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cac4344a40b494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>129,833</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>131,989</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>