--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1671b83c03342d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3243da838f14248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cac4344a40b494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f1afab388c4978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3e551cc5504a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cac4344a40b494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d423aa1402e4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f1afab388c4978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,435</x:t>
-[...360 lines deleted...]
-          <x:t>130,586</x:t>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>