--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3243da838f14248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bb0b5d221d4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f1afab388c4978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d98b3629b4141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d423aa1402e4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f1afab388c4978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0e0699a6e54aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d98b3629b4141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>