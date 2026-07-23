--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1bb0b5d221d4e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef5455d9f3a4d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d98b3629b4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2998f601f144bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0e0699a6e54aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d98b3629b4141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165f1bc654044787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2998f601f144bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>