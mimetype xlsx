--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef5455d9f3a4d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b582f0ae335445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2998f601f144bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b5c72960ec4a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165f1bc654044787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2998f601f144bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612ac59d205f4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b5c72960ec4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,013</x:t>
-[...31 lines deleted...]
-          <x:t>133,528</x:t>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>133,449</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,514</x:t>
-[...382 lines deleted...]
-          <x:t>133,630</x:t>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>