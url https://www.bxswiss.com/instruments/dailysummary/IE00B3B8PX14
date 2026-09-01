--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b582f0ae335445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db61c8c60994549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b5c72960ec4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd4951eed0444f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612ac59d205f4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b5c72960ec4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172857bfa09242d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd4951eed0444f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>133,451</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>134,097</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>