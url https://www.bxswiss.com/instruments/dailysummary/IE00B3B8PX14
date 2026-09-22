--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db61c8c60994549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852e3fd4ee8d424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd4951eed0444f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9a0393fdd8460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172857bfa09242d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd4951eed0444f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a934e7790c549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9a0393fdd8460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>133,781</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,573</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,014</x:t>
-[...360 lines deleted...]
-          <x:t>133,963</x:t>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>