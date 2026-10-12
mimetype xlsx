--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852e3fd4ee8d424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38e8dbc50964049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9a0393fdd8460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e3c0051d4c48a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a934e7790c549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9a0393fdd8460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc001c1e24ef74182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e3c0051d4c48a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>132,935</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>133,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,559</x:t>
-[...48 lines deleted...]
-          <x:t>134,169</x:t>
+          <x:t>133,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>134,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>