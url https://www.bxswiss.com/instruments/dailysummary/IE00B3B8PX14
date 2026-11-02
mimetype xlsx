--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38e8dbc50964049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ee2c1199bb4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e3c0051d4c48a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc280ff3a29d74d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc001c1e24ef74182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e3c0051d4c48a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1811588f31b74be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc280ff3a29d74d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Global Inflation Linked Government Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B3B8PX14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,458</x:t>
-[...80 lines deleted...]
-          <x:t>134,362</x:t>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,985</x:t>
-[...215 lines deleted...]
-          <x:t>133,776</x:t>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>