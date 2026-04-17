--- v5 (2026-03-27)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb427293b5139418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35751653ceb94e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551af8dc21af487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3889b8df5e1646bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60520b061cb84e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551af8dc21af487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8df957fec6423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3889b8df5e1646bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,238</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>43,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,035</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>