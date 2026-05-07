--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35751653ceb94e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c12c3f7aa0143de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3889b8df5e1646bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7a64f1f32247ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8df957fec6423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3889b8df5e1646bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9870523d4c94b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7a64f1f32247ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>