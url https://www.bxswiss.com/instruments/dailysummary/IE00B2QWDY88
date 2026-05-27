--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c12c3f7aa0143de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3be82375294d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7a64f1f32247ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405a0b393dcd4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9870523d4c94b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7a64f1f32247ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b3d8f47f934ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405a0b393dcd4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>