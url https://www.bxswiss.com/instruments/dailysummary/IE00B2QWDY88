--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3be82375294d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d61171674644ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405a0b393dcd4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796581c6cc9a41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b3d8f47f934ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405a0b393dcd4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3346161812a64989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796581c6cc9a41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>47,003</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,688</x:t>
-[...119 lines deleted...]
-          <x:t>45,816</x:t>
+          <x:t>47,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,748</x:t>
-[...85 lines deleted...]
-          <x:t>47,206</x:t>
+          <x:t>46,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>