--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d61171674644ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3895b77e30f46f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796581c6cc9a41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36bdb44b2544058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3346161812a64989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796581c6cc9a41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2a29bc088e4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36bdb44b2544058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>45,816</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,748</x:t>
-[...215 lines deleted...]
-          <x:t>46,225</x:t>
+          <x:t>46,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,654</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,478</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>