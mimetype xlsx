--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3895b77e30f46f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269343fceb934677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36bdb44b2544058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea55dd271a74ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2a29bc088e4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36bdb44b2544058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60861d0452dd48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea55dd271a74ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>