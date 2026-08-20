--- v11 (2026-07-30)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269343fceb934677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a546bff47d40a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea55dd271a74ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb511b2e8a2804564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60861d0452dd48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea55dd271a74ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6a8739f3144cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb511b2e8a2804564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>48,638</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>47,876</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>