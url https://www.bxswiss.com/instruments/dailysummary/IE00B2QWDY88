--- v12 (2026-08-20)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a546bff47d40a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00a0272d54f4f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb511b2e8a2804564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4260832fa69b484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6a8739f3144cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb511b2e8a2804564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6811809c7249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4260832fa69b484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>49,457</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,378</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>49,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,651</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>