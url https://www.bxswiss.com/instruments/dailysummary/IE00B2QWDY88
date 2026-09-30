--- v13 (2026-09-09)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00a0272d54f4f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re771224cefed4b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4260832fa69b484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972bb54561044527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6811809c7249b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4260832fa69b484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab1024c408f4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972bb54561044527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>50,854</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,663</x:t>
-[...48 lines deleted...]
-          <x:t>50,211</x:t>
+          <x:t>50,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>50,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>