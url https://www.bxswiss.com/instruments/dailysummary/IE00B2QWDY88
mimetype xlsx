--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re771224cefed4b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d1b2468c684717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972bb54561044527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7574c1a5ca4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab1024c408f4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972bb54561044527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f514db54fe4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7574c1a5ca4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Japan Small Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDY88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,008</x:t>
-[...225 lines deleted...]
-          <x:t>51,164</x:t>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>