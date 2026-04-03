--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da885926728441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029954b6741a4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6069366c9e4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bc2bf8f7194a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb36fc858d54571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6069366c9e4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282b60ccfc1a462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bc2bf8f7194a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...144 lines deleted...]
-          <x:t>44,993</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,502</x:t>
-[...232 lines deleted...]
-          <x:t>45,001</x:t>
+          <x:t>44,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,451</x:t>
-[...215 lines deleted...]
-          <x:t>45,736</x:t>
+          <x:t>41,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>