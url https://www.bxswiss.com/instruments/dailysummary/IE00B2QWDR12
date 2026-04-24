--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029954b6741a4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34799db225d34e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bc2bf8f7194a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d6ae4d9e244c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282b60ccfc1a462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bc2bf8f7194a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adf418d5f7540a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d6ae4d9e244c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>