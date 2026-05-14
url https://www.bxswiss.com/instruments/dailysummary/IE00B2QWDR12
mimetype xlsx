--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34799db225d34e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4b306508804b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d6ae4d9e244c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13e69265d444dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8adf418d5f7540a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d6ae4d9e244c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0217efe618764ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13e69265d444dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>