--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4b306508804b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0165bf1c8dde43eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13e69265d444dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b5f24a66aa4ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0217efe618764ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13e69265d444dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f91fb23b484dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b5f24a66aa4ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>47,687</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,936</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>49,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>49,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>