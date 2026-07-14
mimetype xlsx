--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0165bf1c8dde43eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55966714ddae4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b5f24a66aa4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32cc9a126ffa4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f91fb23b484dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b5f24a66aa4ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52baf06e62df49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32cc9a126ffa4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>