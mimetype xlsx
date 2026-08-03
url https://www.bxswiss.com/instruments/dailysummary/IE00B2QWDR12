--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55966714ddae4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c98636b34248c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32cc9a126ffa4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1470a3224d84623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52baf06e62df49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32cc9a126ffa4a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b1b5a0519a46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1470a3224d84623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>