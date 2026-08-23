--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c98636b34248c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c5f234564a4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1470a3224d84623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91b0a3250ea48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b1b5a0519a46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1470a3224d84623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3effdbb8294940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91b0a3250ea48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>46,248</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,034</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>43,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,254</x:t>
-[...333 lines deleted...]
-          <x:t>40,665</x:t>
+          <x:t>45,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>