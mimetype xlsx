--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c5f234564a4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044300e260354126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc91b0a3250ea48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9978bc0772411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3effdbb8294940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc91b0a3250ea48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e395ec4aef84809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9978bc0772411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>