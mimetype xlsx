--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044300e260354126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde557d25e76d46b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9978bc0772411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d06fc275c34b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e395ec4aef84809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9978bc0772411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512470074cfe459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d06fc275c34b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>45,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>45,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,083</x:t>
-[...242 lines deleted...]
-          <x:t>45,994</x:t>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>46,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>