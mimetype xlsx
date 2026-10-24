--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde557d25e76d46b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe257f6335344d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d06fc275c34b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02e16e0b73746d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512470074cfe459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d06fc275c34b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1aa8bf49e7b4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02e16e0b73746d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWDR12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>46,216</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>46,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>