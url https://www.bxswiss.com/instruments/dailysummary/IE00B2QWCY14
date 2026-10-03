--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24495bd0cd74062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb14599d2524d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46e5cc037a14bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a23877e984b40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da3b4a426234741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46e5cc037a14bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b38e54dced42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a23877e984b40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>