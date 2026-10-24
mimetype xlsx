--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb14599d2524d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc010e886f9144681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a23877e984b40b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34fc984c23149cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b38e54dced42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a23877e984b40b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1116a962ba54734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34fc984c23149cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>