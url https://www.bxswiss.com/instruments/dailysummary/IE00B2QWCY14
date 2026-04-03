--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98ded353cef4c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbb804b79b3458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad077f57bf0412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8001f133fb4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7828029a9fd24313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad077f57bf0412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae494c2f7774a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8001f133fb4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>