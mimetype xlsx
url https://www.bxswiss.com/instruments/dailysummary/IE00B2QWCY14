--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbb804b79b3458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b45c3e458742e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8001f133fb4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a9536c44d34ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae494c2f7774a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8001f133fb4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201bf41c7408437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a9536c44d34ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>82,206</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,126</x:t>
-[...539 lines deleted...]
-          <x:t>81,176</x:t>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>