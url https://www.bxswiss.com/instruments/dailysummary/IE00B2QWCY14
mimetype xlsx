--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b45c3e458742e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f23a62520945ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a9536c44d34ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae80b5716c54558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201bf41c7408437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a9536c44d34ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra535349f15e34308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae80b5716c54558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>