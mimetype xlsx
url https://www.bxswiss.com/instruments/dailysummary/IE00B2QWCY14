--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f23a62520945ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c6e091e1e449be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae80b5716c54558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ca88fb196048ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra535349f15e34308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae80b5716c54558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea8b8bf213e4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ca88fb196048ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>87,289</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,661</x:t>
-[...296 lines deleted...]
-          <x:t>85,599</x:t>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>