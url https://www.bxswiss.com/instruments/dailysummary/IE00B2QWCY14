--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c6e091e1e449be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d2485dcf144ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ca88fb196048ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra146660de8b44688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea8b8bf213e4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ca88fb196048ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee7b9c9dc494fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra146660de8b44688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>