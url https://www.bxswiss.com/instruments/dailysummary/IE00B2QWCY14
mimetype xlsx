--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d2485dcf144ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aaa6183362248c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra146660de8b44688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95141d8d2be046cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee7b9c9dc494fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra146660de8b44688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2fba3795e54aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95141d8d2be046cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>