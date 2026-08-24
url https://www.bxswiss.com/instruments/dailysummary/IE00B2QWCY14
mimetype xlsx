--- v12 (2026-07-15)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aaa6183362248c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3170d78d8e464cf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95141d8d2be046cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ae473280ae4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2fba3795e54aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95141d8d2be046cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d8ab0434864e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ae473280ae4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>95,887</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>95,509</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>