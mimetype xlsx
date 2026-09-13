--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3170d78d8e464cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24495bd0cd74062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ae473280ae4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46e5cc037a14bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d8ab0434864e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ae473280ae4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da3b4a426234741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46e5cc037a14bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2QWCY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>