--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b20d94939a439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e208c5ecc04632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8817669e93364fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a880beab844337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033229628d354a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8817669e93364fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3627baf20e674900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a880beab844337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>72,817</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>72,940</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,128</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>