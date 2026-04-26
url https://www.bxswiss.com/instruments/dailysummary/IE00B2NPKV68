--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e208c5ecc04632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f686b8c30a74ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a880beab844337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2793b58948433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3627baf20e674900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a880beab844337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8daef22e8b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2793b58948433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>72,136</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>72,631</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>