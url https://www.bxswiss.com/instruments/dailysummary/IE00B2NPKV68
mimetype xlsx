--- v8 (2026-04-26)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f686b8c30a74ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5c4b8db55a4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2793b58948433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b33405215d4982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8daef22e8b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2793b58948433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8780ca62073c4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b33405215d4982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>72,938</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,854</x:t>
+          <x:t>72,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>72,816</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>