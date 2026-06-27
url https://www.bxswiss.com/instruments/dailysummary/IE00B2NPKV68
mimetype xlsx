--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5c4b8db55a4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780481b9cff744e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b33405215d4982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4fe2f521214a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8780ca62073c4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b33405215d4982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b207b9a03ff4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4fe2f521214a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,487</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>72,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,502</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>