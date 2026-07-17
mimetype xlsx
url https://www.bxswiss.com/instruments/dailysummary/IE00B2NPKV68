--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780481b9cff744e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43ff61e69040db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb4fe2f521214a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd099c596de844c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b207b9a03ff4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb4fe2f521214a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389402d9e7964979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd099c596de844c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>