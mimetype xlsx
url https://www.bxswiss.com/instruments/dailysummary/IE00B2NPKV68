--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43ff61e69040db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5534fe4d8c514c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd099c596de844c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d10b35a632147f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389402d9e7964979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd099c596de844c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3374b79d9ffb43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d10b35a632147f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>74,322</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,195</x:t>
-[...102 lines deleted...]
-          <x:t>75,352</x:t>
+          <x:t>74,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,082</x:t>
-[...485 lines deleted...]
-          <x:t>74,403</x:t>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>