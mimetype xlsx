--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5534fe4d8c514c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ad96026cbc489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d10b35a632147f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff14da026c14faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3374b79d9ffb43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d10b35a632147f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864736f3a3794b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff14da026c14faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,139</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>74,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,151</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>