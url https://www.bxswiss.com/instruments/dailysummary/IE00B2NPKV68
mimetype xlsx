--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ad96026cbc489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef5c8b92a4a478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff14da026c14faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b2ae214cfd4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R864736f3a3794b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff14da026c14faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe444eecc3047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b2ae214cfd4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>74,179</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,316</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>