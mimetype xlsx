--- v14 (2026-09-16)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef5c8b92a4a478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a9faa0eba24c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b2ae214cfd4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf96d0ad91074f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refe444eecc3047ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b2ae214cfd4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfb2fe321f9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf96d0ad91074f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>73,711</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,575</x:t>
-[...70 lines deleted...]
-          <x:t>73,885</x:t>
+          <x:t>74,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,813</x:t>
-[...247 lines deleted...]
-          <x:t>73,629</x:t>
+          <x:t>74,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>