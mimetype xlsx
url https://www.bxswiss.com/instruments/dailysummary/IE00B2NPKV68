--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a9faa0eba24c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1aa60ccfb64976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf96d0ad91074f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d5f1980b8f4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfb2fe321f9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf96d0ad91074f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77e70a4a16604a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d5f1980b8f4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD Emerging Markets Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B2NPKV68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>