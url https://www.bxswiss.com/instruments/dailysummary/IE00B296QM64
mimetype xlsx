--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725e434107e24c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56af5f6ad0944a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd11be9ec9a470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b29e2c2140141af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c8bcad67b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd11be9ec9a470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8242d096c9d7443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b29e2c2140141af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>87,072</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>