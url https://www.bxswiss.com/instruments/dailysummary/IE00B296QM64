--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56af5f6ad0944a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9f9c7b03445fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b29e2c2140141af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382c456b7dd455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8242d096c9d7443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b29e2c2140141af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a7d10ee294134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382c456b7dd455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>85,301</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,338</x:t>
-[...274 lines deleted...]
-          <x:t>84,250</x:t>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>