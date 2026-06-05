--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9f9c7b03445fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fa1d8046f94a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3382c456b7dd455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c1b51658cf4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a7d10ee294134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3382c456b7dd455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e059ca4f6e44f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c1b51658cf4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>91,774</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>