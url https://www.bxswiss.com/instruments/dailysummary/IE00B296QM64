--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fa1d8046f94a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed42072a8844df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c1b51658cf4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89af8c9b2164398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e059ca4f6e44f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c1b51658cf4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce7b1a2f99d4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89af8c9b2164398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>