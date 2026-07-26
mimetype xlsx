--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed42072a8844df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6591fe0ca662449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89af8c9b2164398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd06b7729731455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce7b1a2f99d4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89af8c9b2164398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc355c46e238418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd06b7729731455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>