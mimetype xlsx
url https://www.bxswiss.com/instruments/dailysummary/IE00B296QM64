--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6591fe0ca662449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d0f22f7f104b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd06b7729731455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1606caf2563b4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc355c46e238418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd06b7729731455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a815732e194e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1606caf2563b4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>