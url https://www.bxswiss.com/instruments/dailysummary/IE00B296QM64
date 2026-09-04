--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d0f22f7f104b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca2a6ca2b4458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1606caf2563b4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f2990c358e4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a815732e194e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1606caf2563b4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04247db4eef84d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f2990c358e4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>