--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca2a6ca2b4458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9a1184802f44c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f2990c358e4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73250c6312f4cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04247db4eef84d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f2990c358e4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd934b89b4d46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73250c6312f4cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,651</x:t>
-[...112 lines deleted...]
-          <x:t>103,813</x:t>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>105,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>