--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9a1184802f44c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c697802e73844ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73250c6312f4cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7333b3f26e6841a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd934b89b4d46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73250c6312f4cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4202ee7dc2b348f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7333b3f26e6841a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>103,815</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,871</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>