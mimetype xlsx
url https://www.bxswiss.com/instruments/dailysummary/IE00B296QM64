--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c697802e73844ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff987f6408a44dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7333b3f26e6841a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90836452e0ed41d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4202ee7dc2b348f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7333b3f26e6841a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805501a6ff2a4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90836452e0ed41d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI USA Islamic UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B296QM64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>