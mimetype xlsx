--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3bc690ac9f4af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2faa578c7046fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra746186deaec493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740997e139a24562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81072660bfbb4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra746186deaec493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9ea2a070504a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740997e139a24562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>