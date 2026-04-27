--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2faa578c7046fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51a8eb6aa1a4f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740997e139a24562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f2e79a953f45bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9ea2a070504a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740997e139a24562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328a6e6d81374608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f2e79a953f45bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,505</x:t>
-[...151 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,547</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>