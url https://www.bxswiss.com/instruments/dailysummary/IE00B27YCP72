--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51a8eb6aa1a4f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a23a551b8534c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f2e79a953f45bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb79abb92e44fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328a6e6d81374608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f2e79a953f45bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36c1fdb4eee4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb79abb92e44fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>30,719</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,896</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>31,301</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>31,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>