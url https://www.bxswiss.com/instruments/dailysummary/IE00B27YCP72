--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a23a551b8534c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1069cad32a4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb79abb92e44fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d87577437924c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36c1fdb4eee4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb79abb92e44fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78c97c8740f4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d87577437924c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>