--- v8 (2026-06-10)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1069cad32a4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cf2ec4598c4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d87577437924c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297270a9efd34b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78c97c8740f4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d87577437924c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe8a0b6a89c4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297270a9efd34b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>36,131</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>