--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cf2ec4598c4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa74235c6564bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297270a9efd34b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8dee1cdd7ff4934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbe8a0b6a89c4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297270a9efd34b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ecde675ffd404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8dee1cdd7ff4934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>33,528</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>