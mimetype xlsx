--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa74235c6564bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ae4ce3b176414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8dee1cdd7ff4934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc00f94a729b4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ecde675ffd404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8dee1cdd7ff4934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3855e515f97b4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc00f94a729b4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>35,390</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>35,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>36,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>