--- v11 (2026-09-19)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ae4ce3b176414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8f904bd2fb4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc00f94a729b4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff98392aedc4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3855e515f97b4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc00f94a729b4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a248593de9406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff98392aedc4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>