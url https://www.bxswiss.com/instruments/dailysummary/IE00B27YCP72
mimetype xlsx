--- v12 (2026-10-11)
+++ v13 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8f904bd2fb4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118700e8888346bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ff98392aedc4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5d1395bf954722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a248593de9406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ff98392aedc4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9ef85872674f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5d1395bf954722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI EM Islamic UCITS ETF USD (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCP72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>37,357</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,235</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>36,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,416</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>