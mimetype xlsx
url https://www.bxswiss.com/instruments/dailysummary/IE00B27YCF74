--- v9 (2026-09-10)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f452299768644d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d421a720ca42ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce893c6ac11f47fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd3bd42b9414873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d66a1b92a44349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce893c6ac11f47fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6081282473f4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd3bd42b9414873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,448</x:t>
-[...31 lines deleted...]
-          <x:t>19,140</x:t>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,446</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>19,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>