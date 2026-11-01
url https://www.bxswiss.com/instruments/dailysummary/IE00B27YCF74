--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d421a720ca42ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de684a5db9a4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd3bd42b9414873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04c868e2d314888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6081282473f4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd3bd42b9414873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bbcee97a5b486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04c868e2d314888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>