--- v3 (2026-03-16)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35982a63bf645f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4a6d2c3ca6483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bad24065944ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab636bfb8034e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9226449776b14e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bad24065944ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aaebcf1d2c94611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab636bfb8034e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...554 lines deleted...]
-          <x:t>19,205</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>19,023</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>