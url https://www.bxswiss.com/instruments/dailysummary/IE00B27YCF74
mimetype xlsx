--- v4 (2026-04-23)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4a6d2c3ca6483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2783b1ec52ad4aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab636bfb8034e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75852cda593d4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aaebcf1d2c94611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab636bfb8034e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192823e349d44d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75852cda593d4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>18,991</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>