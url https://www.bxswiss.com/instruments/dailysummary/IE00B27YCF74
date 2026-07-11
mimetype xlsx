--- v5 (2026-05-31)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2783b1ec52ad4aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbe09f96b86416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75852cda593d4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26104b3dcb214246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192823e349d44d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75852cda593d4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c91b330b954dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26104b3dcb214246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>18,266</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,111</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>18,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>17,757</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>