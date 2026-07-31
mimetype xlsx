--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbe09f96b86416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b97912f7ab84ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26104b3dcb214246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re641f536cd394d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c91b330b954dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26104b3dcb214246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd948b3986ba94f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re641f536cd394d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,665</x:t>
-[...306 lines deleted...]
-          <x:t>18,426</x:t>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>