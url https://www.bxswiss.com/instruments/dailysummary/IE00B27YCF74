--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b97912f7ab84ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ab01c7b66646f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re641f536cd394d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114c8680a97749d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd948b3986ba94f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re641f536cd394d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e98f6ce465485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114c8680a97749d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>18,797</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,868</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,799</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>