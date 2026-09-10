--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ab01c7b66646f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f452299768644d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114c8680a97749d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce893c6ac11f47fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e98f6ce465485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114c8680a97749d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d66a1b92a44349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce893c6ac11f47fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B27YCF74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,579</x:t>
-[...360 lines deleted...]
-          <x:t>19,383</x:t>
+          <x:t>19,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>