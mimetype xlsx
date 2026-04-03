--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf7e25bb8c74c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7762f119917c40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a62a21bc264608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812339d6ebe4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad52f68de6f54a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a62a21bc264608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a14ebb2d74f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812339d6ebe4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>