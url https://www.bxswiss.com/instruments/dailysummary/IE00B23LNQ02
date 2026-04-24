--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7762f119917c40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01de18cbeeba46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812339d6ebe4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16bc176ff9cf4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a14ebb2d74f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812339d6ebe4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06538c4061e41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16bc176ff9cf4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>28,901</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>28,851</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>