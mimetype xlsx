--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01de18cbeeba46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red616182b8544d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16bc176ff9cf4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47ed9172fe24b71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06538c4061e41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16bc176ff9cf4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c71d75c334ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47ed9172fe24b71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>29,898</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>