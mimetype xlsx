--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red616182b8544d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3276c7463b4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47ed9172fe24b71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2698696f3714fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c71d75c334ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47ed9172fe24b71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5738ee81ad64306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2698696f3714fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>