--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3276c7463b4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5414028210874418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2698696f3714fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3819e3001da0496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5738ee81ad64306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2698696f3714fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f55c757d6874594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3819e3001da0496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,073</x:t>
-[...4 lines deleted...]
-          <x:t>31,936</x:t>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>31,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>