--- v9 (2026-07-23)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5414028210874418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8acbb60be074cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3819e3001da0496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1737e410b4884862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f55c757d6874594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3819e3001da0496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3bcc2093b74e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1737e410b4884862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>32,814</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>