--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8acbb60be074cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb1659276dd49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1737e410b4884862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325e4f37675248e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3bcc2093b74e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1737e410b4884862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3ac522c31c45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325e4f37675248e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,636</x:t>
-[...318 lines deleted...]
-          <x:t>33,449</x:t>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>33,654</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>