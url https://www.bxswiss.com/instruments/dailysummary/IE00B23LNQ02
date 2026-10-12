--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb1659276dd49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24be87997eb441f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325e4f37675248e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32145074fedf4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3ac522c31c45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325e4f37675248e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe57b2087be548ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32145074fedf4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,534</x:t>
-[...399 lines deleted...]
-          <x:t>33,439</x:t>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,379</x:t>
-[...112 lines deleted...]
-          <x:t>33,871</x:t>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>