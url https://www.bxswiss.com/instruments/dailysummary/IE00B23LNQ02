--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24be87997eb441f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f53ea86c1f74cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32145074fedf4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e999e1e3794275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe57b2087be548ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32145074fedf4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e3facbec074e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e999e1e3794275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI All World 3000 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23LNQ02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>33,439</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,379</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>33,947</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>33,964</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,834</x:t>
-[...124 lines deleted...]
-          <x:t>33,994</x:t>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>09.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,912</x:t>
-[...9 lines deleted...]
-          <x:t>33,861</x:t>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>